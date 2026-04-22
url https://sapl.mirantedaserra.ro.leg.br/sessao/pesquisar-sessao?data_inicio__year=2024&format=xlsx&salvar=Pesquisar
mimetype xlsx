--- v0 (2025-10-08)
+++ v1 (2026-04-22)
@@ -156,321 +156,321 @@
   <si>
     <t>604</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>34ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2024-12-06</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>2024-12-09</t>
   </si>
   <si>
     <t>20:02</t>
   </si>
   <si>
-    <t>38ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>38ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2024-12-02</t>
   </si>
   <si>
-    <t>37ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>37ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2024-11-25</t>
   </si>
   <si>
     <t>20:13</t>
   </si>
   <si>
-    <t>36ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>36ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2024-11-14</t>
   </si>
   <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>19:47</t>
   </si>
   <si>
-    <t>35ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>35ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>19:27</t>
   </si>
   <si>
-    <t>34ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>34ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2024-11-06</t>
   </si>
   <si>
     <t>09:47</t>
   </si>
   <si>
     <t>33ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>32ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>20:30</t>
   </si>
   <si>
     <t>21:02</t>
   </si>
   <si>
     <t>31ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>20:04</t>
   </si>
   <si>
-    <t>33ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>33ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>20:36</t>
   </si>
   <si>
-    <t>32ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>32ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>19:30</t>
   </si>
   <si>
-    <t>31ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>31ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2024-10-14</t>
   </si>
   <si>
     <t>19:07</t>
   </si>
   <si>
-    <t>30ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>30ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>19:48</t>
   </si>
   <si>
-    <t>29ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>29ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>19:28</t>
   </si>
   <si>
-    <t>28ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>28ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>19:37</t>
   </si>
   <si>
-    <t>27ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>27ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
     <t>19:29</t>
   </si>
   <si>
-    <t>26ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>26ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2024-09-09</t>
   </si>
   <si>
     <t>19:24</t>
   </si>
   <si>
-    <t>25ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>25ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>20:11</t>
   </si>
   <si>
     <t>30ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>19:45</t>
   </si>
   <si>
-    <t>24ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>24ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
     <t>1ª Solene da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
     <t>19:46</t>
   </si>
   <si>
-    <t>23ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>23ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2024-08-19</t>
   </si>
   <si>
-    <t>22ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>22ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>19:58</t>
   </si>
   <si>
-    <t>21ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>21ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2024-08-05</t>
   </si>
   <si>
     <t>19:57</t>
   </si>
   <si>
-    <t>20ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>20ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2024-07-15</t>
   </si>
   <si>
     <t>09:35</t>
   </si>
   <si>
     <t>29ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>09:20</t>
   </si>
   <si>
     <t>28ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
@@ -501,390 +501,390 @@
   <si>
     <t>26ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>17:06</t>
   </si>
   <si>
     <t>25ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>20:33</t>
   </si>
   <si>
-    <t>19ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>19ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>18:32</t>
   </si>
   <si>
     <t>24ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>18:06</t>
   </si>
   <si>
     <t>23ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>2024-06-17</t>
   </si>
   <si>
     <t>21:00</t>
   </si>
   <si>
     <t>21:03</t>
   </si>
   <si>
     <t>22ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>20:45</t>
   </si>
   <si>
-    <t>18ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>18ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>19:59</t>
   </si>
   <si>
-    <t>17ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>17ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>19:43</t>
   </si>
   <si>
-    <t>16ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>16ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>21ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>20ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>08:04</t>
   </si>
   <si>
     <t>19ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2024-05-27</t>
   </si>
   <si>
-    <t>15ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>15ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>20:10</t>
   </si>
   <si>
-    <t>14ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>14ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2024-05-13</t>
   </si>
   <si>
     <t>19:14</t>
   </si>
   <si>
-    <t>13ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>13ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>2024-05-06</t>
   </si>
   <si>
     <t>21:14</t>
   </si>
   <si>
     <t>18ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>12ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>12ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2024-04-29</t>
   </si>
   <si>
     <t>19:52</t>
   </si>
   <si>
-    <t>11ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>11ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2024-04-22</t>
   </si>
   <si>
     <t>21:04</t>
   </si>
   <si>
-    <t>10ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>10ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2024-04-17</t>
   </si>
   <si>
     <t>17ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
-    <t>9ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>9ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2024-04-08</t>
   </si>
   <si>
     <t>20:53</t>
   </si>
   <si>
-    <t>8ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>8ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>20:46</t>
   </si>
   <si>
     <t>16ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>20:44</t>
   </si>
   <si>
-    <t>7ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>7ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>2024-03-25</t>
   </si>
   <si>
-    <t>6ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>6ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>2024-03-20</t>
   </si>
   <si>
     <t>15ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>19:03</t>
   </si>
   <si>
     <t>14ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
     <t>21:05</t>
   </si>
   <si>
     <t>13ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>5ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>5ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2024-03-13</t>
   </si>
   <si>
     <t>08:33</t>
   </si>
   <si>
     <t>12ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2024-03-11</t>
   </si>
   <si>
-    <t>4ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>4ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>2024-03-04</t>
   </si>
   <si>
     <t>21:08</t>
   </si>
   <si>
     <t>11ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>20:52</t>
   </si>
   <si>
-    <t>3ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>3ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2024-02-26</t>
   </si>
   <si>
     <t>2024-03-26</t>
   </si>
   <si>
     <t>20:42</t>
   </si>
   <si>
-    <t>2ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>2ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2024-02-16</t>
   </si>
   <si>
     <t>10ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>1ª Sessão Ordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
+    <t>1ª Sessão Ordinária de 2024 da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2024-02-08</t>
   </si>
   <si>
     <t>09:22</t>
   </si>
   <si>
     <t>9ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>2024-01-24</t>
   </si>
   <si>
     <t>8ª Sessão Extraordinária da 32ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>531</t>
   </si>
@@ -1280,51 +1280,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>5</v>