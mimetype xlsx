--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -10,236 +10,1878 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1368" uniqueCount="609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Carlos Pereira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3545/projeto_de_lei_no_1.553_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3545/projeto_de_lei_no_1.553_de_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_1.554_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_1.554_de_2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão Geral Anual dos vencimentos dos servidores públicos e Secretários Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_1.555_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_1.555_de_2026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências."</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3548/projeto_de_lei_no_1.556_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3548/projeto_de_lei_no_1.556_de_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir no orçamento vigente crédito adicional especial proveniente de superávit financeiro, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3549/projeto_de_lei_no_1.557_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3549/projeto_de_lei_no_1.557_de_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3550/projeto_de_lei_no_1.558_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3550/projeto_de_lei_no_1.558_de_2026.pdf</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3551/projeto_de_lei_no_1.559_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3551/projeto_de_lei_no_1.559_de_2026.pdf</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3552/projeto_de_lei_no_1.560_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3552/projeto_de_lei_no_1.560_de_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e superávit financeiro, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3553/projeto_de_lei_no_1.561_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3553/projeto_de_lei_no_1.561_de_2026.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3554/projeto_de_lei_no_1.562_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3554/projeto_de_lei_no_1.562_de_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_no_1.563_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_no_1.563_de_2026.pdf</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_1.564_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_1.564_de_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3557/projeto_de_lei_no_1.565_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3557/projeto_de_lei_no_1.565_de_2026.pdf</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3558/projeto_de_lei_no_1.566_de_2026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3558/projeto_de_lei_no_1.566_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3559</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3559/projeto_de_lei_no_1.567_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3560</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3560/projeto_de_lei_no_1.568_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e Superávit Financeiro, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3564</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3564/projeto_de_lei_no_1.569_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o plano municipal de gestão de resíduos sólidos da construção civil, resíduos verdes e resíduos volumosos, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3562</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3562/projeto_de_lei_no_1.570_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a autorização para repasse de investimento, na modalidade de convênio, em favor da APAE – Associação de Pais e Amigos dos Excepcionais, no valor de R$ 55.000,00 (cinquenta e cinco mil reais) e dá outras providências"</t>
+  </si>
+  <si>
+    <t>3563</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3563/projeto_de_lei_no_1.571_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal, a firmar Convênio com a PROMOVIDA (Associação para a Promoção da Vida, Dignidade e Esperança do Ancião) e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3561</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3561/projeto_de_lei_no_1.572_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3565</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3565/projeto_de_lei_no_1.573_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional Suplementar, proveniente de anulação de dotação orçamentária com criação de Elemento de Despesa, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3566</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3566/projeto_de_lei_no_1.574_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro, Cria o Projeto/1021 – Transf. Especiais para Pavimentação Asfáltica na Rua São Paulo, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3567</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3567/projeto_de_lei_no_1.575_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro, Cria o Projeto/1022 – Transf. Especiais para Construção de Calçadas em Vias Pavimentadas, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3568</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3568/projeto_de_lei_no_1.576_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro, Cria o Projeto/1023 – CV Nº 221/2025/PGE-DERADM para Aquisição de Peças e Acessórios, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3572</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3572/projeto_de_lei_no_1.577_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3573</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3573/projeto_de_lei_no_1.578_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de excesso de arrecadação, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3574</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3574/projeto_de_lei_no_1.579_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_no_1.580_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras Providências."</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>1581</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3641/projeto_de_lei_no_1.581_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3648/projeto_de_lei_no_1.582_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a reestruturação do Conselho Municipal de Educação - CME de Mirante da Serra."</t>
+  </si>
+  <si>
+    <t>3659</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3659/projeeto_de_lei_no_1.583_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3664</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3664/projeto_de_lei_no_1.584_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3665</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3665/projeto_de_lei_no_1.585_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3666</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3666/projeto_de_lei_no_1.586_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3667</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3667/projeto_de_lei_no_1.587_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o serviço de inspeção municipal de produtos de origem animal no município de Mirante da Serra-RO, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3677</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3677/projeto_de_lei_no_1.588_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de Superávit Financeiro, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3690</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3690/projeto_de_lei_no_1.589_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 524/2011, que dispõe sobre a estrutura administrativa da Prefeitura Municipal de Mirante da Serra e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3691</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3691/projeto_de_lei_no_1.590_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação dos Desportistas do Município de Urupá-RO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3705</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3705/projeto_de_lei_no_1.591_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3708</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3708/projeto_de_lei_no_1.592_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de indenização ajuda de custo por deslocamento e exercício de atividades em rotas do transportes escolar e outras funções correlatas no âmbito da Secretaria Municipal de Educação, Cultura e Esportes no município de Mirante da Serra, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3712</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3712/projeto_de_lei_no_1.593_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3711</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3711/projeto_de_lei_no_1.594_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o §5º do Art. 1º da Lei 715/2015, que autoriza o Poder Executivo, a contratar plantões médicos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3717</t>
+  </si>
+  <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3717/projeto_de_lei_no_1.595_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências.”</t>
+  </si>
+  <si>
+    <t>3718</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3718/projeto_de_lei_no_1.596_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>3662</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moções</t>
+  </si>
+  <si>
+    <t>Paulo Roberto da Paixão</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3662/mocoes-01..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, AO PARTIDO COMUNISTA DO BRASIL (PC DO B) PELO ANIVERSÁRIO DOS SEUS 104 ANOS DE FUNDAÇÃO.</t>
+  </si>
+  <si>
+    <t>3702</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Gigliane Magda Orben</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3702/mocoes-02..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, À EQUIPE ORGANIZADORA DO 5º LEILÃO DIREITO DE VIVER DE MIRANTE DA SERRA RONDÔNIA, REALIZADO NO DIA 19/04/2026.</t>
+  </si>
+  <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Jorge Luis Sandes Siqueira "Jorjão da 60"</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3706/mocoes-03..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Nº 03, AO SENHOR ALVINO JOSÉ ALVES, EX-VEREADOR DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3695</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>P D L</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3695/projeto_de_decreto_legislativo_no_188_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, EXERCÍCIO DE 2024, DE RESPONSABILIDADE DO SENHOR EVALDO DUARTE ANTÔNIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>P L L</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>Ezequiel Ramin Almeida Goerdert</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3598/projeto_de_lei_legislativo_no_199_de_27_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Declara de utilidade pública a Associação Esquinão Futebol Clube - ASEFUC."</t>
+  </si>
+  <si>
+    <t>3704</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Francisco Gregório Ferreira "Francivan"</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3704/projeto_de_lei_legisativo_no_200_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Dia do Evangélico no âmbito do município de Mirante da Serra, inclui a data no calendário oficial de eventos do município e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3710</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3710/projeto_de_lei_do_legislativo_no_201_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação da Política Municipal em atenção ao Cuidado à Saúde do Homem no Município de Mirante da Serra - RO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3570</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimentos</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3570/cmms_requerimento-01.pdf</t>
+  </si>
+  <si>
+    <t>REQUER: A CRIAÇÃO DE UM PROJETO DE LEI QUE DISPÕE SOBRE O FOMENTO À ECONOMIA AGRÍCOLA LOCAL CARTÃO VALE FEIRA AOS SERVIDORES DO PODER EXECUTIVO DE MIRANTE DA SERRA-RO, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>3591</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3591/cmms_requerimento-2..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA DISPONIBILIZADO O PLENÁRIO DESTA CASA DE LEIS, PARA A REALIZAÇÃO DO CURSO DE AGENTE DE TRÂNSITO MIRIM.</t>
+  </si>
+  <si>
+    <t>3613</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3613/cmms_requerimento-03..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: A CONTRATAÇÃO DE UM MÉDICO FONOAUDIÓLOGO, PARA ATENDER A POPULAÇÃO, EM PARCERIA COM A APAE.</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3637/cmms_requerimento-004..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA MUDADO O NOME DA ESCOLA MUNICIPAL DUQUE DE CAXIAS, PARA ESCOLA MUNICIPAL PEDRO LUIZ CAMPOREZ MALACARNE.</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Luiz Barbosa dos Santos "Luiz do Odilon"</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3640/cmms_requerimento-005..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE ATRAVÉS DA PARTE COMPETENTE, POSSACONCEDER UM VEÍCULO ÔNIBUS PARA ANTENDER NECESSIDADES DO TRANSPORTE ESCOLAR EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3646/cmms_requerimento-06..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA CONCEDIDO UM ESPAÇO QUE POSSA SER UTILIZADO PARA A CRIAÇÃO DO CENTRO DE ATENDIMENTO A CRIANÇAS COM TEA TDAH</t>
+  </si>
+  <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUER: QUE INCLUÍDO NA PROGRAMAÇÃO DA SEMOSP, RECUPERAÇÃO DA INFRAESTRUTURA DE TODAS AS LINHAS VICINAIS DE NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3657</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Josivaldo Louzada de Oliveira "Neném Jucá do Bode"</t>
+  </si>
+  <si>
+    <t>REQUER: A ELABORAÇAO DE UMA LEI MUNICIPAL QUE INSTITUA A CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DA PESSOA COM FIBROMIALGIA.</t>
+  </si>
+  <si>
+    <t>3661</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3661/cmms_requerimento-09..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE O ESCRITÓRIO LOCAL DA ENERGISA, ATENDA NO PERÍODO MATUTINO, EM MIRANTE DA SERRA - RO.</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Brenda Nunes Emerick de Paiva</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3674/cmms_requerimento-10..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA FEITO UMA REFORMA NA PRAÇA MUNICIPAL GERMANO ORBEN, A SUBSTITUIÇÃO DAS LÂMPADAS POR LÂMPADAS DE LED E A INSTALAÇÃO DE PLAYGROUNDS.</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3675/cmms_requerimento-011..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA PRORROGADO A VALIDADE DO CONCURSO PÚBLICO DO MUNICÍPIO DE MIRANTE DA SERRA.</t>
+  </si>
+  <si>
+    <t>3687</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3687/cmms_requerimento-012..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJAM CONTRATADOS TÉCNICOS AGRÍCOLAS E AGROPECUÁRIOS, PARA ATENDER CHACAREIROS E DEMAIS PRODUTORES DA AGRICULTURA FAMILIAR.</t>
+  </si>
+  <si>
+    <t>3688</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3688/cmms_requerimento-013..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA CONTRATADO UMA ZELADORA (OR) PARA ATENDER A NECESSIDADE DO SETOR DE ESPORTES EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3713</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3713/cmms_requerimento-14_..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: A CONTRATAÇÃO DE UM MÉDICO NUTRICIONISTA PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>3714</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3714/cmms_requerimento-15_..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: QUE SEJA ADOTADO SISTEMA DE CASTRAÇÃO DE ANIMAIS CÃES E GATOS EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3715</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3715/cmms_requerimento-16..pdf</t>
+  </si>
+  <si>
+    <t>REQUER: A CONSTRUÇÃO DE QUEBRA-MOLAS E SUAS DEVIDAS SINALIZAÇÕES NA RUA PARANÁ, EM FRENTE A CRECHE.</t>
+  </si>
+  <si>
+    <t>3655</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer CPMP</t>
+  </si>
+  <si>
+    <t>CPMP - COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA</t>
+  </si>
+  <si>
+    <t>PARECER Nº01 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.569/2026</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>Parecer CPOSP</t>
+  </si>
+  <si>
+    <t>CPOSP - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.569/2026</t>
+  </si>
+  <si>
+    <t>3575</t>
+  </si>
+  <si>
+    <t>Parecer CPJR</t>
+  </si>
+  <si>
+    <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3575/cmms_parecer_comissao_permanente_de_justica_e_redacao-01..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 001/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.553/2026</t>
+  </si>
+  <si>
+    <t>3576</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3576/cmms_parecer_comissao_permanente_de_justica_e_redacao-02..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 002/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.554/2026</t>
+  </si>
+  <si>
+    <t>3577</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3577/cmms_parecer_comissao_permanente_de_justica_e_redacao-03..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 003/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.555/2026</t>
+  </si>
+  <si>
+    <t>3578</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3578/cmms_parecer_comissao_permanente_de_justica_e_redacao-04..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 004/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.556/2026</t>
+  </si>
+  <si>
+    <t>3579</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3579/cmms_parecer_comissao_permanente_de_justica_e_redacao-05..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 005/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.558/2026</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3580/cmms_parecer_comissao_permanente_de_justica_e_redacao-06..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 006/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.560/2026</t>
+  </si>
+  <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3581/cmms_parecer_comissao_permanente_de_justica_e_redacao-07..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 007/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.561/2026</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3582/cmms_parecer_comissao_permanente_de_justica_e_redacao-08..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 008/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.564/2026</t>
+  </si>
+  <si>
+    <t>3594</t>
+  </si>
+  <si>
+    <t>PARECER N° 009/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.565/2026</t>
+  </si>
+  <si>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3595/cmms_parecer_comissao_permanente_de_justica_e_redacao-010..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 010/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.566/2026</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3600/cmms_parecer_comissao_permanente_de_justica_e_redacao-11..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 011/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.567/2026</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3601/cmms_parecer_comissao_permanente_de_justica_e_redacao-12..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 012/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.562/2026</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3602/cmms_parecer_comissao_permanente_de_justica_e_redacao-13..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 013/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.568/2026</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3603/cmms_parecer_comissao_permanente_de_justica_e_redacao-14..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 014/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.574/2026</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3604/cmms_parecer_comissao_permanente_de_justica_e_redacao-15..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 015/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.576/2026</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3605/cmms_parecer_comissao_permanente_de_justica_e_redacao-16..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 016/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.577/2026</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3606/cmms_parecer_comissao_permanente_de_justica_e_redacao-17..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 017/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI COMPLEMENTAR N° 01/2026</t>
+  </si>
+  <si>
+    <t>3616</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3616/cmms_parecer_comissao_permanente_de_justica_e_redacao-18..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 018/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.559/2026</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3617/cmms_parecer_comissao_permanente_de_justica_e_redacao-19..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 019/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.563/2026</t>
+  </si>
+  <si>
+    <t>3618</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3618/cmms_parecer_comissao_permanente_de_justica_e_redacao-20..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 020/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.567/2026</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3619/cmms_parecer_comissao_permanente_de_justica_e_redacao-21..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 021/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.570/2026</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3620/cmms_parecer_comissao_permanente_de_justica_e_redacao-22..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 022/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.571/2026</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3621/cmms_parecer_comissao_permanente_de_justica_e_redacao-23..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 023/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.572/2026</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3622/cmms_parecer_comissao_permanente_de_justica_e_redacao-24..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 024/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.575/2026</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3623/cmms_parecer_comissao_permanente_de_justica_e_redacao-25..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 025/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.578/2026</t>
+  </si>
+  <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3624/cmms_parecer_comissao_permanente_de_justica_e_redacao-26..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 026/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.579/2026</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3625/cmms_parecer_comissao_permanente_de_justica_e_redacao-27..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 027/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI DO LEGISLATIVO N° 196/2026</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3626/cmms_parecer_comissao_permanente_de_justica_e_redacao-28...pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 028/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI DO LEGISLATIVO N° 199/2026</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3642/cmms_parecer_comissao_permanente_de_justica_e_redacao-29..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 029/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.573/2026.</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3643/cmms_parecer_comissao_permanente_de_justica_e_redacao-30.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 030/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO  AO PROJETO DE LEI Nº 1.580/2026</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>PARECER N° 031/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.581/2026</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>PARECER N° 032/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.569/2026</t>
+  </si>
+  <si>
+    <t>3670</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3670/cmms_parecer_comissao_permanente_de_justica_e_redacao-33..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 033/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.585/2026</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3671/cmms_parecer_comissao_permanente_de_justica_e_redacao-34..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 034/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.586/2026</t>
+  </si>
+  <si>
+    <t>3678</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3678/cmms_parecer_comissao_permanente_de_justica_e_redacao-35..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 035/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.582/2026</t>
+  </si>
+  <si>
+    <t>3679</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3679/cmms_parecer_comissao_permanente_de_justica_e_redacao-36..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 036/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.583/2026</t>
+  </si>
+  <si>
+    <t>3680</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3680/cmms_parecer_comissao_permanente_de_justica_e_redacao-37..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 037/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.584/2026</t>
+  </si>
+  <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3696/cmms_parecer_comissao_permanente_de_justica_e_redacao-38..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 038/2026 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.589/2026</t>
+  </si>
+  <si>
+    <t>3698</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3698/cmms_parecer_comissao_permanente_de_justica_e_redacao-39..pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 039/2026, DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1588/2026</t>
+  </si>
+  <si>
+    <t>3699</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3699/cmms_parecer_comissao_permanente_de_justica_e_redacao-40.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 040/2026, DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1590/2026</t>
+  </si>
+  <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>Parecer CPOF</t>
+  </si>
+  <si>
+    <t>CPOF - COMISSAO PERMANENTE DE ORÇAMENTOS E FINANÇAS</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3583/cmms_parecer_comissao_permanente_de_orcamento_e_financas-01..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 001/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.553/2026</t>
+  </si>
+  <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3584/cmms_parecer_comissao_permanente_de_orcamento_e_financas-02..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 002/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.554/2026</t>
+  </si>
+  <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3585/cmms_parecer_comissao_permanente_de_orcamento_e_financas-03..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 003/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.555/2026</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3586/cmms_parecer_comissao_permanente_de_orcamento_e_financas-04..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 004/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.556/2026</t>
+  </si>
+  <si>
+    <t>3587</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3587/cmms_parecer_comissao_permanente_de_orcamento_e_financas-05..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 005/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.558/2026</t>
+  </si>
+  <si>
+    <t>3588</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3588/cmms_parecer_comissao_permanente_de_orcamento_e_financas-06..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 006/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.560/2026</t>
+  </si>
+  <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3589/cmms_parecer_comissao_permanente_de_orcamento_e_financas-07..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 007/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.561/2026</t>
+  </si>
+  <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3590/cmms_parecer_comissao_permanente_de_orcamento_e_financas-08..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 008/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.564/2026</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3596/cmms_parecer_comissao_permanente_de_orcamento_e_financas-09..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 009/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.565/2026</t>
+  </si>
+  <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3597/cmms_parecer_comissao_permanente_de_orcamento_e_financas-010..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 010/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.566/2026</t>
+  </si>
+  <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3607/cmms_parecer_comissao_permanente_de_orcamento_e_financas-11..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 011/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.557/2026</t>
+  </si>
+  <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3608/cmms_parecer_comissao_permanente_de_orcamento_e_financas-12..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 012/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.562/2026</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3609/cmms_parecer_comissao_permanente_de_orcamento_e_financas-13..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 013/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.568/2026</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3610/cmms_parecer_comissao_permanente_de_orcamento_e_financas-14..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 014/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.574/2026</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3611/cmms_parecer_comissao_permanente_de_orcamento_e_financas-15..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 015/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.576/2026</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3612/cmms_parecer_comissao_permanente_de_orcamento_e_financas-16..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 016/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.577/2026</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3627/cmms_parecer_comissao_permanente_de_orcamento_e_financas-17..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 017/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.559/2026</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3628/cmms_parecer_comissao_permanente_de_orcamento_e_financas-18..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 018/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.563/2026</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3629/cmms_parecer_comissao_permanente_de_orcamento_e_financas-19..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 019/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.567/2026</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3630/cmms_parecer_comissao_permanente_de_orcamento_e_financas-20..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 020/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.570/2026</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3631/cmms_parecer_comissao_permanente_de_orcamento_e_financas-21..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 021/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.571/2026</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3632/cmms_parecer_comissao_permanente_de_orcamento_e_financas-22..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 022/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.572/2026</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3633/cmms_parecer_comissao_permanente_de_orcamento_e_financas-23..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 023/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.575/2026</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3634/cmms_parecer_comissao_permanente_de_orcamento_e_financas-24..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 024/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.578/2026</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3635/cmms_parecer_comissao_permanente_de_orcamento_e_financas-25..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 025/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.579/2026</t>
+  </si>
+  <si>
+    <t>3636</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3636/cmms_parecer_comissao_permanente_de_orcamento_e_financas-26..pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 026/2026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI DO LEGISLATIVO N° 196/2026</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3644/cmms_parecer_comissao_permanente_de_orcamento_e_financas-27.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 027/2026, AO  AO PROJETO DE LEI Nº 1.573/2026</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3645/cmms_parecer_comissao_permanente_de_orcamento_e_financas-28.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 028/2026, AO AO PROJETO DE LEI Nº 1.573/2026</t>
+  </si>
+  <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 029/2026, AO AO PROJETO DE LEI Nº 1.581/2026</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 030/2026, AO AO PROJETO DE LEI Nº 1.569/2026</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3672/cmms_parecer_comissao_permanente_de_orcamento_e_financas-31..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 031/2026, AO AO PROJETO DE LEI Nº 1.585/2026</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3673/cmms_parecer_comissao_permanente_de_orcamento_e_financas-32_1..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 032/2026, AO AO PROJETO DE LEI Nº 1.586/2026</t>
+  </si>
+  <si>
+    <t>3681</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3681/cmms_parecer_comissao_permanente_de_orcamento_e_financas-33..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 033/2026, AO AO PROJETO DE LEI Nº 1.582/2026</t>
+  </si>
+  <si>
+    <t>3682</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3682/cmms_parecer_comissao_permanente_de_orcamento_e_financas-34..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 034/2026, AO AO PROJETO DE LEI Nº 1.583/2026</t>
+  </si>
+  <si>
+    <t>3683</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3683/cmms_parecer_comissao_permanente_de_orcamento_e_financas-35..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 035/2026, AO AO PROJETO DE LEI Nº 1.584/2026</t>
+  </si>
+  <si>
+    <t>3692</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3692/cmms_parecer_comissao_permanente_de_orcamento_e_financas-36..pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 36/2026, DA COMISSÃO PERMANENTE DE ORÇAMENTOE FINANÇAS, AO PARECER PRÉVIO Nº 0061/2025/TCE-RO</t>
+  </si>
+  <si>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3697/cmms_parecer_comissao_permanente_de_orcamento_e_financas-37..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 037/2026, AO AO PROJETO DE LEI Nº 1.589/2026</t>
+  </si>
+  <si>
+    <t>3701</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3701/cmms_parecer_comissao_permanente_de_orcamento_e_financas-38..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 038/2026, AO AO PROJETO DE LEI Nº 1.588/2026</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3700/cmms_parecer_comissao_permanente_de_orcamento_e_financas-39..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS Nº 039/2026, AO AO PROJETO DE LEI Nº 1.590/2026</t>
+  </si>
+  <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>Parecer CPESAS</t>
+  </si>
+  <si>
+    <t>CPESAS - COMISSÃO PERMANENTE DE EDUC SAÚDE E ASSIST.  SOCIAL</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.569/2026</t>
+  </si>
+  <si>
+    <t>3684</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3684/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-04..pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 04/2026 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.582/2026</t>
+  </si>
+  <si>
+    <t>3685</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3685/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-05..pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 05/2026 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.583/2026</t>
+  </si>
+  <si>
+    <t>3686</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3686/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-06..pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 06/2026 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.584/2026</t>
+  </si>
+  <si>
+    <t>3569</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3569/projeto_de_lei_complementar_no_1_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera dispositivos da Lei Complementar nº 756, de 15 de setembro de 2016, reestabelecendo a redação original dos incisos I, II, IV, V, VII e X do Art. 1º, revoga a Lei Complementar nº 1.472, de 15 de janeiro de 2025, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>3693</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>P TCE</t>
+  </si>
+  <si>
+    <t>Parecer Prévio TCE RO</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3693/parecer_previo_no_061.pdf</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO Nº 0061/2025/TCE-RO</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>JULGA</t>
+  </si>
+  <si>
+    <t>Julgamento de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3615/prestacao_de_contas_relativa_ao_exercicio_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>CONSTITUCIONAL. PRESTAÇÃO DE CONTAS ANUAL. CONTAS DE GOVERNO. CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM A EDUCAÇÃO, SAÚDE E REPASSE AO LEGISLATIVO. ATENDIMENTO DAS OBRIGAÇÕES PREVIDENCIÁRIAS. ATINGIMENTO DA META DE RESULTADO PRIMÁRIO. ANÁLISE DO CUMPRIMENTO DA META DE RESULTADO NOMINAL PREJUDICADA. INSUFICIÊNCIA FINANCEIRA POR FONTE DE RECURSOS E_x000D_
+DESCUMPRIMENTO DE REGRA DE FINAL DE MANDATO. IRREGULARIDADES COM IMPACTO NAS CONTAS. 1. A inobservância ao limite fiscal de geração de obrigações, por fonte de recursos, pela contração de despesas além da disponibilidade caixa, inclusive dentro dos últimos dois quadrimestres do final de mandato, afronta o Princípio do Equilíbrio das Contas Públicas, sendo, isoladamente, motivo para atrair juízo de reprovação às Contas prestadas. Jurisprudência pacífica do Tribunal Pleno. 2. A avaliação do cumprimento da meta de Resultado Nominal que deve ser o apurado pela metodologia abaixo da linha fica prejudicada pela ausência de parâmetro...</t>
+  </si>
+  <si>
+    <t>3571</t>
+  </si>
+  <si>
+    <t>COREC</t>
+  </si>
+  <si>
+    <t>Correspondências recebida</t>
+  </si>
+  <si>
+    <t>CORRESPONDÊNCIAS RECEBIDAS.</t>
+  </si>
+  <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>3658</t>
+  </si>
+  <si>
+    <t>3663</t>
+  </si>
+  <si>
+    <t>3676</t>
+  </si>
+  <si>
+    <t>CORESPONDÊNCIAS RECEBIDAS.</t>
+  </si>
+  <si>
+    <t>3689</t>
+  </si>
+  <si>
+    <t>3694</t>
+  </si>
+  <si>
+    <t>3703</t>
+  </si>
+  <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>3716</t>
+  </si>
+  <si>
+    <t>3668</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Oficios</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3668/oficio_003.pdf</t>
+  </si>
+  <si>
+    <t>Oficio Solicitando a retirada do Projeto de Lei Complementar 001/2026</t>
+  </si>
+  <si>
+    <t>3660</t>
+  </si>
+  <si>
+    <t>TAB</t>
+  </si>
+  <si>
+    <t>Tabela de Diárias</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3660/tabela_de_valores_de_diarias_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3669/prestacao_de_contas_do_executivo_2025.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Poder Executivo referente ao exercício de 2025.</t>
+  </si>
+  <si>
+    <t>3709</t>
+  </si>
+  <si>
+    <t>TABCF</t>
+  </si>
+  <si>
+    <t>Tabela  padrões remuneratórios dos cargos/funões</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3709/tabela_com_padroes_remuneratorios_dos_cargos_funcoes.pdf</t>
+  </si>
+  <si>
+    <t>Tabela com padrões remuneratórios dos cargos/funções</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -543,68 +2185,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3545/projeto_de_lei_no_1.553_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_1.554_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_1.555_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3548/projeto_de_lei_no_1.556_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3549/projeto_de_lei_no_1.557_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3550/projeto_de_lei_no_1.558_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3551/projeto_de_lei_no_1.559_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3552/projeto_de_lei_no_1.560_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3553/projeto_de_lei_no_1.561_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3554/projeto_de_lei_no_1.562_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_no_1.563_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_1.564_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3557/projeto_de_lei_no_1.565_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3558/projeto_de_lei_no_1.566_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3545/projeto_de_lei_no_1.553_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_1.554_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_1.555_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3548/projeto_de_lei_no_1.556_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3549/projeto_de_lei_no_1.557_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3550/projeto_de_lei_no_1.558_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3551/projeto_de_lei_no_1.559_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3552/projeto_de_lei_no_1.560_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3553/projeto_de_lei_no_1.561_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3554/projeto_de_lei_no_1.562_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_no_1.563_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_1.564_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3557/projeto_de_lei_no_1.565_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3558/projeto_de_lei_no_1.566_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3559/projeto_de_lei_no_1.567_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3560/projeto_de_lei_no_1.568_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3564/projeto_de_lei_no_1.569_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3562/projeto_de_lei_no_1.570_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3563/projeto_de_lei_no_1.571_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3561/projeto_de_lei_no_1.572_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3565/projeto_de_lei_no_1.573_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3566/projeto_de_lei_no_1.574_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3567/projeto_de_lei_no_1.575_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3568/projeto_de_lei_no_1.576_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3572/projeto_de_lei_no_1.577_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3573/projeto_de_lei_no_1.578_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3574/projeto_de_lei_no_1.579_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_no_1.580_de_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3641/projeto_de_lei_no_1.581_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3648/projeto_de_lei_no_1.582_de_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3659/projeeto_de_lei_no_1.583_de_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3664/projeto_de_lei_no_1.584_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3665/projeto_de_lei_no_1.585_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3666/projeto_de_lei_no_1.586_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3667/projeto_de_lei_no_1.587_de_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3677/projeto_de_lei_no_1.588_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3690/projeto_de_lei_no_1.589_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3691/projeto_de_lei_no_1.590_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3705/projeto_de_lei_no_1.591_de_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3708/projeto_de_lei_no_1.592_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3712/projeto_de_lei_no_1.593_de_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3711/projeto_de_lei_no_1.594_de_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3717/projeto_de_lei_no_1.595_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3718/projeto_de_lei_no_1.596_de_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3662/mocoes-01..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3702/mocoes-02..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3706/mocoes-03..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3695/projeto_de_decreto_legislativo_no_188_de_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3598/projeto_de_lei_legislativo_no_199_de_27_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3704/projeto_de_lei_legisativo_no_200_de_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3710/projeto_de_lei_do_legislativo_no_201_de_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3570/cmms_requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3591/cmms_requerimento-2..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3613/cmms_requerimento-03..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3637/cmms_requerimento-004..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3640/cmms_requerimento-005..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3646/cmms_requerimento-06..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3661/cmms_requerimento-09..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3674/cmms_requerimento-10..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3675/cmms_requerimento-011..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3687/cmms_requerimento-012..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3688/cmms_requerimento-013..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3713/cmms_requerimento-14_..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3714/cmms_requerimento-15_..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3715/cmms_requerimento-16..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3575/cmms_parecer_comissao_permanente_de_justica_e_redacao-01..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3576/cmms_parecer_comissao_permanente_de_justica_e_redacao-02..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3577/cmms_parecer_comissao_permanente_de_justica_e_redacao-03..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3578/cmms_parecer_comissao_permanente_de_justica_e_redacao-04..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3579/cmms_parecer_comissao_permanente_de_justica_e_redacao-05..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3580/cmms_parecer_comissao_permanente_de_justica_e_redacao-06..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3581/cmms_parecer_comissao_permanente_de_justica_e_redacao-07..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3582/cmms_parecer_comissao_permanente_de_justica_e_redacao-08..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3595/cmms_parecer_comissao_permanente_de_justica_e_redacao-010..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3600/cmms_parecer_comissao_permanente_de_justica_e_redacao-11..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3601/cmms_parecer_comissao_permanente_de_justica_e_redacao-12..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3602/cmms_parecer_comissao_permanente_de_justica_e_redacao-13..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3603/cmms_parecer_comissao_permanente_de_justica_e_redacao-14..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3604/cmms_parecer_comissao_permanente_de_justica_e_redacao-15..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3605/cmms_parecer_comissao_permanente_de_justica_e_redacao-16..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3606/cmms_parecer_comissao_permanente_de_justica_e_redacao-17..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3616/cmms_parecer_comissao_permanente_de_justica_e_redacao-18..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3617/cmms_parecer_comissao_permanente_de_justica_e_redacao-19..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3618/cmms_parecer_comissao_permanente_de_justica_e_redacao-20..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3619/cmms_parecer_comissao_permanente_de_justica_e_redacao-21..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3620/cmms_parecer_comissao_permanente_de_justica_e_redacao-22..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3621/cmms_parecer_comissao_permanente_de_justica_e_redacao-23..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3622/cmms_parecer_comissao_permanente_de_justica_e_redacao-24..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3623/cmms_parecer_comissao_permanente_de_justica_e_redacao-25..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3624/cmms_parecer_comissao_permanente_de_justica_e_redacao-26..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3625/cmms_parecer_comissao_permanente_de_justica_e_redacao-27..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3626/cmms_parecer_comissao_permanente_de_justica_e_redacao-28...pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3642/cmms_parecer_comissao_permanente_de_justica_e_redacao-29..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3643/cmms_parecer_comissao_permanente_de_justica_e_redacao-30.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3670/cmms_parecer_comissao_permanente_de_justica_e_redacao-33..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3671/cmms_parecer_comissao_permanente_de_justica_e_redacao-34..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3678/cmms_parecer_comissao_permanente_de_justica_e_redacao-35..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3679/cmms_parecer_comissao_permanente_de_justica_e_redacao-36..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3680/cmms_parecer_comissao_permanente_de_justica_e_redacao-37..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3696/cmms_parecer_comissao_permanente_de_justica_e_redacao-38..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3698/cmms_parecer_comissao_permanente_de_justica_e_redacao-39..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3699/cmms_parecer_comissao_permanente_de_justica_e_redacao-40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3583/cmms_parecer_comissao_permanente_de_orcamento_e_financas-01..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3584/cmms_parecer_comissao_permanente_de_orcamento_e_financas-02..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3585/cmms_parecer_comissao_permanente_de_orcamento_e_financas-03..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3586/cmms_parecer_comissao_permanente_de_orcamento_e_financas-04..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3587/cmms_parecer_comissao_permanente_de_orcamento_e_financas-05..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3588/cmms_parecer_comissao_permanente_de_orcamento_e_financas-06..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3589/cmms_parecer_comissao_permanente_de_orcamento_e_financas-07..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3590/cmms_parecer_comissao_permanente_de_orcamento_e_financas-08..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3596/cmms_parecer_comissao_permanente_de_orcamento_e_financas-09..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3597/cmms_parecer_comissao_permanente_de_orcamento_e_financas-010..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3607/cmms_parecer_comissao_permanente_de_orcamento_e_financas-11..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3608/cmms_parecer_comissao_permanente_de_orcamento_e_financas-12..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3609/cmms_parecer_comissao_permanente_de_orcamento_e_financas-13..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3610/cmms_parecer_comissao_permanente_de_orcamento_e_financas-14..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3611/cmms_parecer_comissao_permanente_de_orcamento_e_financas-15..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3612/cmms_parecer_comissao_permanente_de_orcamento_e_financas-16..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3627/cmms_parecer_comissao_permanente_de_orcamento_e_financas-17..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3628/cmms_parecer_comissao_permanente_de_orcamento_e_financas-18..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3629/cmms_parecer_comissao_permanente_de_orcamento_e_financas-19..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3630/cmms_parecer_comissao_permanente_de_orcamento_e_financas-20..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3631/cmms_parecer_comissao_permanente_de_orcamento_e_financas-21..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3632/cmms_parecer_comissao_permanente_de_orcamento_e_financas-22..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3633/cmms_parecer_comissao_permanente_de_orcamento_e_financas-23..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3634/cmms_parecer_comissao_permanente_de_orcamento_e_financas-24..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3635/cmms_parecer_comissao_permanente_de_orcamento_e_financas-25..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3636/cmms_parecer_comissao_permanente_de_orcamento_e_financas-26..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3644/cmms_parecer_comissao_permanente_de_orcamento_e_financas-27.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3645/cmms_parecer_comissao_permanente_de_orcamento_e_financas-28.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3672/cmms_parecer_comissao_permanente_de_orcamento_e_financas-31..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3673/cmms_parecer_comissao_permanente_de_orcamento_e_financas-32_1..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3681/cmms_parecer_comissao_permanente_de_orcamento_e_financas-33..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3682/cmms_parecer_comissao_permanente_de_orcamento_e_financas-34..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3683/cmms_parecer_comissao_permanente_de_orcamento_e_financas-35..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3692/cmms_parecer_comissao_permanente_de_orcamento_e_financas-36..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3697/cmms_parecer_comissao_permanente_de_orcamento_e_financas-37..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3701/cmms_parecer_comissao_permanente_de_orcamento_e_financas-38..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3700/cmms_parecer_comissao_permanente_de_orcamento_e_financas-39..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3684/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-04..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3685/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-05..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3686/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-06..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3569/projeto_de_lei_complementar_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3693/parecer_previo_no_061.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3615/prestacao_de_contas_relativa_ao_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3668/oficio_003.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3660/tabela_de_valores_de_diarias_-_copia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3669/prestacao_de_contas_do_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2026/3709/tabela_com_padroes_remuneratorios_dos_cargos_funcoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="166.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -951,68 +2593,4286 @@
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H15" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H27" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H32" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>125</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H33" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H34" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H35" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H37" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H38" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H39" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>150</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H43" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>163</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>164</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H44" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>167</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>170</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>171</v>
+      </c>
+      <c r="D46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>174</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>179</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>172</v>
+      </c>
+      <c r="E48" t="s">
+        <v>173</v>
+      </c>
+      <c r="F48" t="s">
+        <v>184</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H48" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>188</v>
+      </c>
+      <c r="D49" t="s">
+        <v>189</v>
+      </c>
+      <c r="E49" t="s">
+        <v>190</v>
+      </c>
+      <c r="F49" t="s">
+        <v>191</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" t="s">
+        <v>198</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" t="s">
+        <v>197</v>
+      </c>
+      <c r="F51" t="s">
+        <v>203</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" t="s">
+        <v>197</v>
+      </c>
+      <c r="F52" t="s">
+        <v>198</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>171</v>
+      </c>
+      <c r="D53" t="s">
+        <v>211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>212</v>
+      </c>
+      <c r="F53" t="s">
+        <v>184</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>178</v>
+      </c>
+      <c r="D54" t="s">
+        <v>211</v>
+      </c>
+      <c r="E54" t="s">
+        <v>212</v>
+      </c>
+      <c r="F54" t="s">
+        <v>203</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H54" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" t="s">
+        <v>211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" t="s">
+        <v>198</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" t="s">
+        <v>211</v>
+      </c>
+      <c r="E56" t="s">
+        <v>212</v>
+      </c>
+      <c r="F56" t="s">
+        <v>198</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H56" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" t="s">
+        <v>211</v>
+      </c>
+      <c r="E57" t="s">
+        <v>212</v>
+      </c>
+      <c r="F57" t="s">
+        <v>227</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H57" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>231</v>
+      </c>
+      <c r="D58" t="s">
+        <v>211</v>
+      </c>
+      <c r="E58" t="s">
+        <v>212</v>
+      </c>
+      <c r="F58" t="s">
+        <v>203</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" t="s">
+        <v>211</v>
+      </c>
+      <c r="E59" t="s">
+        <v>212</v>
+      </c>
+      <c r="F59" t="s">
+        <v>203</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H59" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>238</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>239</v>
+      </c>
+      <c r="D60" t="s">
+        <v>211</v>
+      </c>
+      <c r="E60" t="s">
+        <v>212</v>
+      </c>
+      <c r="F60" t="s">
+        <v>240</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" t="s">
+        <v>211</v>
+      </c>
+      <c r="E61" t="s">
+        <v>212</v>
+      </c>
+      <c r="F61" t="s">
+        <v>184</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>246</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>247</v>
+      </c>
+      <c r="D62" t="s">
+        <v>211</v>
+      </c>
+      <c r="E62" t="s">
+        <v>212</v>
+      </c>
+      <c r="F62" t="s">
+        <v>248</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>211</v>
+      </c>
+      <c r="E63" t="s">
+        <v>212</v>
+      </c>
+      <c r="F63" t="s">
+        <v>248</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>211</v>
+      </c>
+      <c r="E64" t="s">
+        <v>212</v>
+      </c>
+      <c r="F64" t="s">
+        <v>198</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>211</v>
+      </c>
+      <c r="E65" t="s">
+        <v>212</v>
+      </c>
+      <c r="F65" t="s">
+        <v>198</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>211</v>
+      </c>
+      <c r="E66" t="s">
+        <v>212</v>
+      </c>
+      <c r="F66" t="s">
+        <v>248</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" t="s">
+        <v>211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>212</v>
+      </c>
+      <c r="F67" t="s">
+        <v>248</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H67" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>211</v>
+      </c>
+      <c r="E68" t="s">
+        <v>212</v>
+      </c>
+      <c r="F68" t="s">
+        <v>184</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>171</v>
+      </c>
+      <c r="D69" t="s">
+        <v>276</v>
+      </c>
+      <c r="E69" t="s">
+        <v>277</v>
+      </c>
+      <c r="F69" t="s">
+        <v>278</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H69" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>280</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>171</v>
+      </c>
+      <c r="D70" t="s">
+        <v>276</v>
+      </c>
+      <c r="E70" t="s">
+        <v>281</v>
+      </c>
+      <c r="F70" t="s">
+        <v>282</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H70" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>284</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>171</v>
+      </c>
+      <c r="D71" t="s">
+        <v>276</v>
+      </c>
+      <c r="E71" t="s">
+        <v>285</v>
+      </c>
+      <c r="F71" t="s">
+        <v>286</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H71" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" t="s">
+        <v>276</v>
+      </c>
+      <c r="E72" t="s">
+        <v>285</v>
+      </c>
+      <c r="F72" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H72" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>292</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>183</v>
+      </c>
+      <c r="D73" t="s">
+        <v>276</v>
+      </c>
+      <c r="E73" t="s">
+        <v>285</v>
+      </c>
+      <c r="F73" t="s">
+        <v>286</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>222</v>
+      </c>
+      <c r="D74" t="s">
+        <v>276</v>
+      </c>
+      <c r="E74" t="s">
+        <v>285</v>
+      </c>
+      <c r="F74" t="s">
+        <v>286</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>226</v>
+      </c>
+      <c r="D75" t="s">
+        <v>276</v>
+      </c>
+      <c r="E75" t="s">
+        <v>285</v>
+      </c>
+      <c r="F75" t="s">
+        <v>286</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H75" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>301</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>231</v>
+      </c>
+      <c r="D76" t="s">
+        <v>276</v>
+      </c>
+      <c r="E76" t="s">
+        <v>285</v>
+      </c>
+      <c r="F76" t="s">
+        <v>286</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H76" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>235</v>
+      </c>
+      <c r="D77" t="s">
+        <v>276</v>
+      </c>
+      <c r="E77" t="s">
+        <v>285</v>
+      </c>
+      <c r="F77" t="s">
+        <v>286</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H77" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>239</v>
+      </c>
+      <c r="D78" t="s">
+        <v>276</v>
+      </c>
+      <c r="E78" t="s">
+        <v>285</v>
+      </c>
+      <c r="F78" t="s">
+        <v>286</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H78" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>243</v>
+      </c>
+      <c r="D79" t="s">
+        <v>276</v>
+      </c>
+      <c r="E79" t="s">
+        <v>285</v>
+      </c>
+      <c r="F79" t="s">
+        <v>286</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H79" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>312</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>247</v>
+      </c>
+      <c r="D80" t="s">
+        <v>276</v>
+      </c>
+      <c r="E80" t="s">
+        <v>285</v>
+      </c>
+      <c r="F80" t="s">
+        <v>286</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H80" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>252</v>
+      </c>
+      <c r="D81" t="s">
+        <v>276</v>
+      </c>
+      <c r="E81" t="s">
+        <v>285</v>
+      </c>
+      <c r="F81" t="s">
+        <v>286</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>318</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>256</v>
+      </c>
+      <c r="D82" t="s">
+        <v>276</v>
+      </c>
+      <c r="E82" t="s">
+        <v>285</v>
+      </c>
+      <c r="F82" t="s">
+        <v>286</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>260</v>
+      </c>
+      <c r="D83" t="s">
+        <v>276</v>
+      </c>
+      <c r="E83" t="s">
+        <v>285</v>
+      </c>
+      <c r="F83" t="s">
+        <v>286</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H83" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>324</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>264</v>
+      </c>
+      <c r="D84" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" t="s">
+        <v>285</v>
+      </c>
+      <c r="F84" t="s">
+        <v>286</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H84" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>268</v>
+      </c>
+      <c r="D85" t="s">
+        <v>276</v>
+      </c>
+      <c r="E85" t="s">
+        <v>285</v>
+      </c>
+      <c r="F85" t="s">
+        <v>286</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H85" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>330</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>272</v>
+      </c>
+      <c r="D86" t="s">
+        <v>276</v>
+      </c>
+      <c r="E86" t="s">
+        <v>285</v>
+      </c>
+      <c r="F86" t="s">
+        <v>286</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H86" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>333</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>334</v>
+      </c>
+      <c r="D87" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" t="s">
+        <v>285</v>
+      </c>
+      <c r="F87" t="s">
+        <v>286</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H87" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>337</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>338</v>
+      </c>
+      <c r="D88" t="s">
+        <v>276</v>
+      </c>
+      <c r="E88" t="s">
+        <v>285</v>
+      </c>
+      <c r="F88" t="s">
+        <v>286</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H88" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>341</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>342</v>
+      </c>
+      <c r="D89" t="s">
+        <v>276</v>
+      </c>
+      <c r="E89" t="s">
+        <v>285</v>
+      </c>
+      <c r="F89" t="s">
+        <v>286</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H89" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>345</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>346</v>
+      </c>
+      <c r="D90" t="s">
+        <v>276</v>
+      </c>
+      <c r="E90" t="s">
+        <v>285</v>
+      </c>
+      <c r="F90" t="s">
+        <v>286</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H90" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>350</v>
+      </c>
+      <c r="D91" t="s">
+        <v>276</v>
+      </c>
+      <c r="E91" t="s">
+        <v>285</v>
+      </c>
+      <c r="F91" t="s">
+        <v>286</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H91" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>353</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>354</v>
+      </c>
+      <c r="D92" t="s">
+        <v>276</v>
+      </c>
+      <c r="E92" t="s">
+        <v>285</v>
+      </c>
+      <c r="F92" t="s">
+        <v>286</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H92" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>358</v>
+      </c>
+      <c r="D93" t="s">
+        <v>276</v>
+      </c>
+      <c r="E93" t="s">
+        <v>285</v>
+      </c>
+      <c r="F93" t="s">
+        <v>286</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H93" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>361</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>362</v>
+      </c>
+      <c r="D94" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" t="s">
+        <v>285</v>
+      </c>
+      <c r="F94" t="s">
+        <v>286</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H94" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>365</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>366</v>
+      </c>
+      <c r="D95" t="s">
+        <v>276</v>
+      </c>
+      <c r="E95" t="s">
+        <v>285</v>
+      </c>
+      <c r="F95" t="s">
+        <v>286</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H95" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>369</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D96" t="s">
+        <v>276</v>
+      </c>
+      <c r="E96" t="s">
+        <v>285</v>
+      </c>
+      <c r="F96" t="s">
+        <v>286</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H96" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>373</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>374</v>
+      </c>
+      <c r="D97" t="s">
+        <v>276</v>
+      </c>
+      <c r="E97" t="s">
+        <v>285</v>
+      </c>
+      <c r="F97" t="s">
+        <v>286</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H97" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>377</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>378</v>
+      </c>
+      <c r="D98" t="s">
+        <v>276</v>
+      </c>
+      <c r="E98" t="s">
+        <v>285</v>
+      </c>
+      <c r="F98" t="s">
+        <v>286</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H98" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>381</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>382</v>
+      </c>
+      <c r="D99" t="s">
+        <v>276</v>
+      </c>
+      <c r="E99" t="s">
+        <v>285</v>
+      </c>
+      <c r="F99" t="s">
+        <v>286</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H99" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>386</v>
+      </c>
+      <c r="D100" t="s">
+        <v>276</v>
+      </c>
+      <c r="E100" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" t="s">
+        <v>286</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H100" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>389</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>390</v>
+      </c>
+      <c r="D101" t="s">
+        <v>276</v>
+      </c>
+      <c r="E101" t="s">
+        <v>285</v>
+      </c>
+      <c r="F101" t="s">
+        <v>286</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H101" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>392</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>393</v>
+      </c>
+      <c r="D102" t="s">
+        <v>276</v>
+      </c>
+      <c r="E102" t="s">
+        <v>285</v>
+      </c>
+      <c r="F102" t="s">
+        <v>286</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H102" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>395</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>396</v>
+      </c>
+      <c r="D103" t="s">
+        <v>276</v>
+      </c>
+      <c r="E103" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" t="s">
+        <v>286</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>400</v>
+      </c>
+      <c r="D104" t="s">
+        <v>276</v>
+      </c>
+      <c r="E104" t="s">
+        <v>285</v>
+      </c>
+      <c r="F104" t="s">
+        <v>286</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H104" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>403</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>404</v>
+      </c>
+      <c r="D105" t="s">
+        <v>276</v>
+      </c>
+      <c r="E105" t="s">
+        <v>285</v>
+      </c>
+      <c r="F105" t="s">
+        <v>286</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H105" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>408</v>
+      </c>
+      <c r="D106" t="s">
+        <v>276</v>
+      </c>
+      <c r="E106" t="s">
+        <v>285</v>
+      </c>
+      <c r="F106" t="s">
+        <v>286</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H106" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>411</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>412</v>
+      </c>
+      <c r="D107" t="s">
+        <v>276</v>
+      </c>
+      <c r="E107" t="s">
+        <v>285</v>
+      </c>
+      <c r="F107" t="s">
+        <v>286</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H107" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>415</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>416</v>
+      </c>
+      <c r="D108" t="s">
+        <v>276</v>
+      </c>
+      <c r="E108" t="s">
+        <v>285</v>
+      </c>
+      <c r="F108" t="s">
+        <v>286</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H108" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>419</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>420</v>
+      </c>
+      <c r="D109" t="s">
+        <v>276</v>
+      </c>
+      <c r="E109" t="s">
+        <v>285</v>
+      </c>
+      <c r="F109" t="s">
+        <v>286</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H109" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>424</v>
+      </c>
+      <c r="D110" t="s">
+        <v>276</v>
+      </c>
+      <c r="E110" t="s">
+        <v>285</v>
+      </c>
+      <c r="F110" t="s">
+        <v>286</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H110" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>427</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>171</v>
+      </c>
+      <c r="D111" t="s">
+        <v>276</v>
+      </c>
+      <c r="E111" t="s">
+        <v>428</v>
+      </c>
+      <c r="F111" t="s">
+        <v>429</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H111" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>432</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>178</v>
+      </c>
+      <c r="D112" t="s">
+        <v>276</v>
+      </c>
+      <c r="E112" t="s">
+        <v>428</v>
+      </c>
+      <c r="F112" t="s">
+        <v>429</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H112" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>435</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>183</v>
+      </c>
+      <c r="D113" t="s">
+        <v>276</v>
+      </c>
+      <c r="E113" t="s">
+        <v>428</v>
+      </c>
+      <c r="F113" t="s">
+        <v>429</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H113" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>438</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>222</v>
+      </c>
+      <c r="D114" t="s">
+        <v>276</v>
+      </c>
+      <c r="E114" t="s">
+        <v>428</v>
+      </c>
+      <c r="F114" t="s">
+        <v>429</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H114" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>441</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" t="s">
+        <v>276</v>
+      </c>
+      <c r="E115" t="s">
+        <v>428</v>
+      </c>
+      <c r="F115" t="s">
+        <v>429</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H115" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>444</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>231</v>
+      </c>
+      <c r="D116" t="s">
+        <v>276</v>
+      </c>
+      <c r="E116" t="s">
+        <v>428</v>
+      </c>
+      <c r="F116" t="s">
+        <v>429</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H116" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>447</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>235</v>
+      </c>
+      <c r="D117" t="s">
+        <v>276</v>
+      </c>
+      <c r="E117" t="s">
+        <v>428</v>
+      </c>
+      <c r="F117" t="s">
+        <v>429</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H117" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>450</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>239</v>
+      </c>
+      <c r="D118" t="s">
+        <v>276</v>
+      </c>
+      <c r="E118" t="s">
+        <v>428</v>
+      </c>
+      <c r="F118" t="s">
+        <v>429</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H118" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>453</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>243</v>
+      </c>
+      <c r="D119" t="s">
+        <v>276</v>
+      </c>
+      <c r="E119" t="s">
+        <v>428</v>
+      </c>
+      <c r="F119" t="s">
+        <v>429</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H119" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>456</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>247</v>
+      </c>
+      <c r="D120" t="s">
+        <v>276</v>
+      </c>
+      <c r="E120" t="s">
+        <v>428</v>
+      </c>
+      <c r="F120" t="s">
+        <v>429</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H120" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>459</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>252</v>
+      </c>
+      <c r="D121" t="s">
+        <v>276</v>
+      </c>
+      <c r="E121" t="s">
+        <v>428</v>
+      </c>
+      <c r="F121" t="s">
+        <v>429</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H121" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>462</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>256</v>
+      </c>
+      <c r="D122" t="s">
+        <v>276</v>
+      </c>
+      <c r="E122" t="s">
+        <v>428</v>
+      </c>
+      <c r="F122" t="s">
+        <v>429</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H122" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>260</v>
+      </c>
+      <c r="D123" t="s">
+        <v>276</v>
+      </c>
+      <c r="E123" t="s">
+        <v>428</v>
+      </c>
+      <c r="F123" t="s">
+        <v>429</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H123" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>468</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>264</v>
+      </c>
+      <c r="D124" t="s">
+        <v>276</v>
+      </c>
+      <c r="E124" t="s">
+        <v>428</v>
+      </c>
+      <c r="F124" t="s">
+        <v>429</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H124" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>471</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>268</v>
+      </c>
+      <c r="D125" t="s">
+        <v>276</v>
+      </c>
+      <c r="E125" t="s">
+        <v>428</v>
+      </c>
+      <c r="F125" t="s">
+        <v>429</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H125" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>474</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>272</v>
+      </c>
+      <c r="D126" t="s">
+        <v>276</v>
+      </c>
+      <c r="E126" t="s">
+        <v>428</v>
+      </c>
+      <c r="F126" t="s">
+        <v>429</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H126" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>477</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>334</v>
+      </c>
+      <c r="D127" t="s">
+        <v>276</v>
+      </c>
+      <c r="E127" t="s">
+        <v>428</v>
+      </c>
+      <c r="F127" t="s">
+        <v>429</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H127" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>480</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>338</v>
+      </c>
+      <c r="D128" t="s">
+        <v>276</v>
+      </c>
+      <c r="E128" t="s">
+        <v>428</v>
+      </c>
+      <c r="F128" t="s">
+        <v>429</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H128" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>483</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>342</v>
+      </c>
+      <c r="D129" t="s">
+        <v>276</v>
+      </c>
+      <c r="E129" t="s">
+        <v>428</v>
+      </c>
+      <c r="F129" t="s">
+        <v>429</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H129" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>486</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>346</v>
+      </c>
+      <c r="D130" t="s">
+        <v>276</v>
+      </c>
+      <c r="E130" t="s">
+        <v>428</v>
+      </c>
+      <c r="F130" t="s">
+        <v>429</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H130" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>489</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>350</v>
+      </c>
+      <c r="D131" t="s">
+        <v>276</v>
+      </c>
+      <c r="E131" t="s">
+        <v>428</v>
+      </c>
+      <c r="F131" t="s">
+        <v>429</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H131" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>492</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>354</v>
+      </c>
+      <c r="D132" t="s">
+        <v>276</v>
+      </c>
+      <c r="E132" t="s">
+        <v>428</v>
+      </c>
+      <c r="F132" t="s">
+        <v>429</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H132" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>495</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>358</v>
+      </c>
+      <c r="D133" t="s">
+        <v>276</v>
+      </c>
+      <c r="E133" t="s">
+        <v>428</v>
+      </c>
+      <c r="F133" t="s">
+        <v>429</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H133" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>498</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>362</v>
+      </c>
+      <c r="D134" t="s">
+        <v>276</v>
+      </c>
+      <c r="E134" t="s">
+        <v>428</v>
+      </c>
+      <c r="F134" t="s">
+        <v>429</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H134" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>501</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>366</v>
+      </c>
+      <c r="D135" t="s">
+        <v>276</v>
+      </c>
+      <c r="E135" t="s">
+        <v>428</v>
+      </c>
+      <c r="F135" t="s">
+        <v>429</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H135" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>504</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>370</v>
+      </c>
+      <c r="D136" t="s">
+        <v>276</v>
+      </c>
+      <c r="E136" t="s">
+        <v>428</v>
+      </c>
+      <c r="F136" t="s">
+        <v>429</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H136" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>507</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>374</v>
+      </c>
+      <c r="D137" t="s">
+        <v>276</v>
+      </c>
+      <c r="E137" t="s">
+        <v>428</v>
+      </c>
+      <c r="F137" t="s">
+        <v>429</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H137" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>510</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>378</v>
+      </c>
+      <c r="D138" t="s">
+        <v>276</v>
+      </c>
+      <c r="E138" t="s">
+        <v>428</v>
+      </c>
+      <c r="F138" t="s">
+        <v>429</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H138" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>513</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>382</v>
+      </c>
+      <c r="D139" t="s">
+        <v>276</v>
+      </c>
+      <c r="E139" t="s">
+        <v>428</v>
+      </c>
+      <c r="F139" t="s">
+        <v>429</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H139" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>515</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>386</v>
+      </c>
+      <c r="D140" t="s">
+        <v>276</v>
+      </c>
+      <c r="E140" t="s">
+        <v>428</v>
+      </c>
+      <c r="F140" t="s">
+        <v>429</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H140" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>517</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>390</v>
+      </c>
+      <c r="D141" t="s">
+        <v>276</v>
+      </c>
+      <c r="E141" t="s">
+        <v>428</v>
+      </c>
+      <c r="F141" t="s">
+        <v>429</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H141" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>520</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>393</v>
+      </c>
+      <c r="D142" t="s">
+        <v>276</v>
+      </c>
+      <c r="E142" t="s">
+        <v>428</v>
+      </c>
+      <c r="F142" t="s">
+        <v>286</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H142" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>523</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>396</v>
+      </c>
+      <c r="D143" t="s">
+        <v>276</v>
+      </c>
+      <c r="E143" t="s">
+        <v>428</v>
+      </c>
+      <c r="F143" t="s">
+        <v>429</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H143" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>526</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>400</v>
+      </c>
+      <c r="D144" t="s">
+        <v>276</v>
+      </c>
+      <c r="E144" t="s">
+        <v>428</v>
+      </c>
+      <c r="F144" t="s">
+        <v>429</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H144" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>529</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>404</v>
+      </c>
+      <c r="D145" t="s">
+        <v>276</v>
+      </c>
+      <c r="E145" t="s">
+        <v>428</v>
+      </c>
+      <c r="F145" t="s">
+        <v>429</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H145" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>532</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>408</v>
+      </c>
+      <c r="D146" t="s">
+        <v>276</v>
+      </c>
+      <c r="E146" t="s">
+        <v>428</v>
+      </c>
+      <c r="F146" t="s">
+        <v>429</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H146" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>535</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>412</v>
+      </c>
+      <c r="D147" t="s">
+        <v>276</v>
+      </c>
+      <c r="E147" t="s">
+        <v>428</v>
+      </c>
+      <c r="F147" t="s">
+        <v>429</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H147" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>538</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>416</v>
+      </c>
+      <c r="D148" t="s">
+        <v>276</v>
+      </c>
+      <c r="E148" t="s">
+        <v>428</v>
+      </c>
+      <c r="F148" t="s">
+        <v>429</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H148" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>541</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>420</v>
+      </c>
+      <c r="D149" t="s">
+        <v>276</v>
+      </c>
+      <c r="E149" t="s">
+        <v>428</v>
+      </c>
+      <c r="F149" t="s">
+        <v>429</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H149" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>544</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>171</v>
+      </c>
+      <c r="D150" t="s">
+        <v>276</v>
+      </c>
+      <c r="E150" t="s">
+        <v>545</v>
+      </c>
+      <c r="F150" t="s">
+        <v>546</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H150" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>548</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>222</v>
+      </c>
+      <c r="D151" t="s">
+        <v>276</v>
+      </c>
+      <c r="E151" t="s">
+        <v>545</v>
+      </c>
+      <c r="F151" t="s">
+        <v>546</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H151" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>551</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>226</v>
+      </c>
+      <c r="D152" t="s">
+        <v>276</v>
+      </c>
+      <c r="E152" t="s">
+        <v>545</v>
+      </c>
+      <c r="F152" t="s">
+        <v>546</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H152" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>554</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>231</v>
+      </c>
+      <c r="D153" t="s">
+        <v>276</v>
+      </c>
+      <c r="E153" t="s">
+        <v>545</v>
+      </c>
+      <c r="F153" t="s">
+        <v>546</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H153" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>557</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>171</v>
+      </c>
+      <c r="D154" t="s">
+        <v>558</v>
+      </c>
+      <c r="E154" t="s">
+        <v>559</v>
+      </c>
+      <c r="F154" t="s">
+        <v>191</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H154" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>562</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>563</v>
+      </c>
+      <c r="D155" t="s">
+        <v>564</v>
+      </c>
+      <c r="E155" t="s">
+        <v>565</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H155" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>568</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>226</v>
+      </c>
+      <c r="D156" t="s">
+        <v>569</v>
+      </c>
+      <c r="E156" t="s">
+        <v>570</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H156" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>573</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>171</v>
+      </c>
+      <c r="D157" t="s">
+        <v>574</v>
+      </c>
+      <c r="E157" t="s">
+        <v>575</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H157" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>577</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>178</v>
+      </c>
+      <c r="D158" t="s">
+        <v>574</v>
+      </c>
+      <c r="E158" t="s">
+        <v>575</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H158" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>578</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>183</v>
+      </c>
+      <c r="D159" t="s">
+        <v>574</v>
+      </c>
+      <c r="E159" t="s">
+        <v>575</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H159" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>579</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>222</v>
+      </c>
+      <c r="D160" t="s">
+        <v>574</v>
+      </c>
+      <c r="E160" t="s">
+        <v>575</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H160" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>580</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>226</v>
+      </c>
+      <c r="D161" t="s">
+        <v>574</v>
+      </c>
+      <c r="E161" t="s">
+        <v>575</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H161" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>581</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>231</v>
+      </c>
+      <c r="D162" t="s">
+        <v>574</v>
+      </c>
+      <c r="E162" t="s">
+        <v>575</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H162" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>582</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>235</v>
+      </c>
+      <c r="D163" t="s">
+        <v>574</v>
+      </c>
+      <c r="E163" t="s">
+        <v>575</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H163" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>583</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>239</v>
+      </c>
+      <c r="D164" t="s">
+        <v>574</v>
+      </c>
+      <c r="E164" t="s">
+        <v>575</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H164" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>585</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>243</v>
+      </c>
+      <c r="D165" t="s">
+        <v>574</v>
+      </c>
+      <c r="E165" t="s">
+        <v>575</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H165" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>586</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>247</v>
+      </c>
+      <c r="D166" t="s">
+        <v>574</v>
+      </c>
+      <c r="E166" t="s">
+        <v>575</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H166" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>587</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>252</v>
+      </c>
+      <c r="D167" t="s">
+        <v>574</v>
+      </c>
+      <c r="E167" t="s">
+        <v>575</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H167" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>588</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>256</v>
+      </c>
+      <c r="D168" t="s">
+        <v>574</v>
+      </c>
+      <c r="E168" t="s">
+        <v>575</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H168" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>589</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>260</v>
+      </c>
+      <c r="D169" t="s">
+        <v>574</v>
+      </c>
+      <c r="E169" t="s">
+        <v>575</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H169" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>590</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>183</v>
+      </c>
+      <c r="D170" t="s">
+        <v>591</v>
+      </c>
+      <c r="E170" t="s">
+        <v>592</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H170" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>595</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>171</v>
+      </c>
+      <c r="D171" t="s">
+        <v>596</v>
+      </c>
+      <c r="E171" t="s">
+        <v>597</v>
+      </c>
+      <c r="F171" t="s">
+        <v>191</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H171" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>599</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>171</v>
+      </c>
+      <c r="D172" t="s">
+        <v>600</v>
+      </c>
+      <c r="E172" t="s">
+        <v>601</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H172" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>604</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>171</v>
+      </c>
+      <c r="D173" t="s">
+        <v>605</v>
+      </c>
+      <c r="E173" t="s">
+        <v>606</v>
+      </c>
+      <c r="F173" t="s">
+        <v>191</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H173" t="s">
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>