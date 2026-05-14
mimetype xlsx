--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -10,4646 +10,4661 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3988" uniqueCount="1637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4003" uniqueCount="1646">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI 914/2019 QUE ESTABELECE A NOVA ESTRTUTURA DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Jorge Luis Sandes Siqueira "Jorjão da 60"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3123/projeto_de_lei_no_191_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3123/projeto_de_lei_no_191_de_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o nome do prédio da Secretaria Municipal de Meio Ambiente, Agricultura e Turismo - SEMMAAGRIT, e dá outras providências.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>José Carlos Pereira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_no_1469-_2024_-_altera_lei_756-2016.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_no_1469-_2024_-_altera_lei_756-2016.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI 756/2016 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_1470.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_1470.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_no_1471.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_no_1471.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de superávit financeiro, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_1472.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_1472.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_1473-2025_-_institui_o_programa_de_limpeza_de_fossas_septicas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_1473-2025_-_institui_o_programa_de_limpeza_de_fossas_septicas.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Fossa Limpa para limpeza de fossas sépticas, negras ou similares no município de Mirante da Serra, e dá outras providências".</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_no_1474.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_no_1474.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de Superávit Financeiro, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_no_1476.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_no_1476.pdf</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_no_1477.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_no_1477.pdf</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_1478-2025_altera_o_plano_de_aportes_para_a_garantia_dos_beneficios_previdenciarios_do_fpms_fundo_previdenciario_de_mirante.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_1478-2025_altera_o_plano_de_aportes_para_a_garantia_dos_beneficios_previdenciarios_do_fpms_fundo_previdenciario_de_mirante.pdf</t>
   </si>
   <si>
     <t>"Altera o plano de aportes para a garantia dos benefícios previdenciários do FPMS - Fundo Previdenciário de Mirante da Serra e dá outras providências."</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_1479.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_1479.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_no_1480.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_no_1480.pdf</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3060/projeto_de_lei_no_1481.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3060/projeto_de_lei_no_1481.pdf</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_no_1482.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_no_1482.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro no exercício anterior com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_1483-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_1483-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão Geral Anual dos subsídios e vencimentos dos Servidores Públicos Municipais e Agentes Políticos e dá outras providências".</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3095/projeto_de_lei_no_1484.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3095/projeto_de_lei_no_1484.pdf</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_no_1485.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_no_1485.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei-1486.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei-1486.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3121/projeto_de_lei_no_1487.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3121/projeto_de_lei_no_1487.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3122/projeto_de_lei_no_1488.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3122/projeto_de_lei_no_1488.pdf</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_no_1489-2025_-_autoriza_processo_seletivo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_no_1489-2025_-_autoriza_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1323/2023 e autoriza a contratação por prazo determinado, mediante processo seletivo simplificado, para atender necessidade de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_no_1490-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_motoristas_de_veiculs_da_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_no_1490-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_motoristas_de_veiculs_da_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de indenização aos motoristas de veículos da Secretaria Municipal de Saúde para traslado de pacientes a outras cidades do Estado e dá outras providências".</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3120/projeto_de_lei_no_1491-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_medicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3120/projeto_de_lei_no_1491-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_medicos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de indenização aos médicos para traslado de pacientes a outras cidades do Estado e dá outras providências".</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3142/projeto_de_lei_no_1492.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3142/projeto_de_lei_no_1492.pdf</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3143/projeto_de_lei_no_1493.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3143/projeto_de_lei_no_1493.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro no exercício anterior, recurso fundo a fundo conforme proposta nº 06016618000124001 , e dá outras Providências.”</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_1494.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_1494.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, para complementação de repasse ao Poder Legislativo referente ao exercício de 2025, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3152/projeto_de_lei_no__1495-2025-_autoriza_a_firmar_convenio_com_a_associacao_de_desportistas_de_urupa-atualizado_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3152/projeto_de_lei_no__1495-2025-_autoriza_a_firmar_convenio_com_a_associacao_de_desportistas_de_urupa-atualizado_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, a firmar Termo de Fomento com a Associação dos Desportistas do Município de Urupá -  RO e dá outras providências."</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3153/projeto_de_lei_no_1496.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3153/projeto_de_lei_no_1496.pdf</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3168/projeto_de_lei_1497-2025_-_alterando_a_lei__524-11_alterado_em_04-04-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3168/projeto_de_lei_1497-2025_-_alterando_a_lei__524-11_alterado_em_04-04-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 524/2011, que dispõe sobre a estrutura administrativa da Prefeitura Municipal de Mirante da Serra e dá outras providências."</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3169/projeto_de_lei_1498-2025_-_alterando_a_lei_1323_-fisioterapeuta.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3169/projeto_de_lei_1498-2025_-_alterando_a_lei_1323_-fisioterapeuta.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração na Lei 1323/2023 e dá outras providências."</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3170/projeto_de_lei_no_1499-2025_-_regime_sobreaviso_motoristas_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3170/projeto_de_lei_no_1499-2025_-_regime_sobreaviso_motoristas_saude.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Sobreaviso para motoristas efetivos e contratados e dá outras providências."</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3171/projeto_de_lei_no_1500.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3171/projeto_de_lei_no_1500.pdf</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_1501.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_1501.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_no_1502-_2025_-_autoriza_o_chefe_do_executivo_a_firmar_termo_de_cessao_de_uso_de_maquinas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_no_1502-_2025_-_autoriza_o_chefe_do_executivo_a_firmar_termo_de_cessao_de_uso_de_maquinas.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo Municipal, a firmar Termo de Cessão de Uso de Máquinas, Equipamentos e Implementos pertencentes a Secretaria Municipal de Agricultura com associações rurais do Município, e dá outras providências".</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_no_1503-2025_-_altera_lei_1323-2023_-_art._5o_e_6o.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_no_1503-2025_-_altera_lei_1323-2023_-_art._5o_e_6o.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei 1.323/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_no_1504.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_no_1504.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de excesso de arrecadação, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>“Fica acrescido a Lei Orgânica do Município de Mirante da Serra-RO, o Artigo 122-A, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_no_1506-2025_dispoe_sobre_a_revogacao_da_revisao_geral_anual_dos_subsidios_dos_agentes_politicos_do_municipio_de_mirante_da_serra_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_no_1506-2025_dispoe_sobre_a_revogacao_da_revisao_geral_anual_dos_subsidios_dos_agentes_politicos_do_municipio_de_mirante_da_serra_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revogação da Revisão Geral Anual dos Subsídios dos Agentes Políticos do Município de Mirante da Serra e dá outras providências."</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_no_1507.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_no_1507.pdf</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei__no_1508.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei__no_1508.pdf</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3237/projeto_de_lei_no_1.509-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3237/projeto_de_lei_no_1.509-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 1492/2025, que dispõe sobre a concessão de indenização aos médicos para translado de pacientes e dá outras providências".</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_1510.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_1510.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro e anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_no_1511.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_no_1511.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_1512-2025_altera_o_anexo_iii_da_lei_279-2003_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_1512-2025_altera_o_anexo_iii_da_lei_279-2003_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo III da Lei 279/2003 e dá outras providências".</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_no_1513-2025_autoriza_o_municipio_de_mirante_da_serra_a_receber_por_doacao_imovel_urbano_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_no_1513-2025_autoriza_o_municipio_de_mirante_da_serra_a_receber_por_doacao_imovel_urbano_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Mirante da Serra a receber por doação imóvel urbano e dá outras providências".</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3300/projeto_de_lei_no_1514.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3300/projeto_de_lei_no_1514.pdf</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3301/projeto_de_lei_no_1515.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3301/projeto_de_lei_no_1515.pdf</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_no_1516-2025_dispoe_sobre_aquisicao_de_imovel_para_fins_de_implantacao_da_garagem_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_no_1516-2025_dispoe_sobre_aquisicao_de_imovel_para_fins_de_implantacao_da_garagem_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre aquisição de imóvel para fins de implantação da garagem municipal e dá outras providências."</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3303/projeto_de_lei_no_1517.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3303/projeto_de_lei_no_1517.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional Suplementar, proveniente de superávit financeiro e anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3304/projeto_de_lei_no_1518.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3304/projeto_de_lei_no_1518.pdf</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_1519.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_1519.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1089 – CV n° 221/2025/PGE-DERADM para Aquisição de Peças e Acessórios, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_no_1520.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_no_1520.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_lei_no_1521.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_lei_no_1521.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1090 – CV n° 220/2025/PGE-SEOSP para Aquisição de Playground, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_1522.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_1522.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Plurianual – PPA do Município de Mirante da Serra - RO, para o quadriênio 2026-2029, e dá outras providências.”</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3352/projeto_de_lei_no_1523.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3352/projeto_de_lei_no_1523.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, Cria o Projeto 1090 – CV para Implantação de Rede de Esgotamento Sanitário, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3353/projeto_de_lei_no_1524.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3353/projeto_de_lei_no_1524.pdf</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3359/projeto_de_lei_no_1525-2025_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_-_refis_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3359/projeto_de_lei_no_1525-2025_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_-_refis_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Programa de Recuperação Fiscal de Mirante da Serra-RO REFIS Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_lei_no_1526.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_lei_no_1526.pdf</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3373/projeto_de_lei_no_1527.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3373/projeto_de_lei_no_1527.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1092 – CV n° 251/2025/PGE-DERADM para Aquisição de um Caminhão Tipo Cavalo Trator, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_1528.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_1528.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de excesso de arrecadação – alteração na LOA-Lei Orçamentária Anual para o exercício de 2025, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_1529.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_1529.pdf</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei-1530.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei-1530.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias do Município de Mirante da Serra para o exercício de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_1.531_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_1.531_de_2025.pdf</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei-1532.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei-1532.pdf</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_1533.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_1533.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_1534.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_1534.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional Suplementar, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_1.535_de_30_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_1.535_de_30_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do orçamento fiscal do município de Mirante da Serra-RO, para o exercício de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3435/projeto_de_lei_no_1536.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3435/projeto_de_lei_no_1536.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentaria, e dá outras providências."</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_no_1537.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_no_1537.pdf</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_no_1538.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_no_1538.pdf</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3446/projeto_de_lei_no_1539.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3446/projeto_de_lei_no_1539.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras providências.”</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_no_1540.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_no_1540.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para contratação por prazo determinado, mediante processo seletivo simplificado, para atender necessidade de excepcional interesse público e dá outras providências."</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_no_1541.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_no_1541.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do conserto dos buracos e valas abertos em vias e calçadas/passeios públicos realizados por empresas concessionárias no âmbito do Município de Mirante da Serra-Ro e dá outras providências."</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3449/projeto_de_lei_no_1542.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3449/projeto_de_lei_no_1542.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro no exercício anterior, e dá _x000D_
 outras Providências.”</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3450/projeto_de_lei_no_1543.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3450/projeto_de_lei_no_1543.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, e dá outras _x000D_
 Providências.”</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_no_1.544_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_no_1.544_de_2025.pdf</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_no_1.545_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_no_1.545_de_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras Providências."</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_no_1.546_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_no_1.546_de_2025.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do artigo 1º da Lei nº 1407/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_no_1.547_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_no_1.547_de_2025.pdf</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_no_1.548_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_no_1.548_de_2025.pdf</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_no_1.549_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_no_1.549_de_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, e dá outras Providências."</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3497/projeto_de_lei_no_1.550_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3497/projeto_de_lei_no_1.550_de_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cômputo do prazo decorrido durante o estado de calamidade pública proveniente da pandemia da Covid-19, para os fins de concessão de direitos e vantagens funcionais dos servidores do executivo e legislativo do município de Mirante da Serra-RO e dá outras providências"</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3517/projeto_de_lei_no_1.551_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3517/projeto_de_lei_no_1.551_de_2025.pdf</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3521/projeto_de_lei_no_1.552_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3521/projeto_de_lei_no_1.552_de_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, e dá outras providências.”</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1509/2025.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
     <t>Josivaldo Louzada de Oliveira "Neném Jucá do Bode"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3369/mocao_de_aplausos_no_01_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3369/mocao_de_aplausos_no_01_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO , “AO PROFESSOR ADIVALDO JOÃO DA SILVA SANTOS”.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3370/mocao_de_aplausos_no_02_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3370/mocao_de_aplausos_no_02_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO , “AOS ALUNOS MARCO ANTÔNIO FERREIRA EVANGELISTA, EMILLY ALVES SIQUEIRA e IASMIN EDUARDA DE PAIVA SIQUEIRA”.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Francisco Gregório Ferreira "Francivan"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3381/mocao_aplauso_003_francisvan.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3381/mocao_aplauso_003_francisvan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO , , “IVANILDO FERREIRA DE MOURA”.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3382/mocao_aplauso_004_francisvan.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3382/mocao_aplauso_004_francisvan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO , “SEVERINO MEDEIROS DOS SANTOS”.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Brenda N. Emerick de Paiva (Licença Maternidade)</t>
-[...2 lines deleted...]
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3416/mocao_aplauso_brenda.pdf</t>
+    <t>Brenda Nunes Emerick de Paiva</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3416/mocao_aplauso_brenda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, À EQUIPE CANELITE, PELA REALIZAÇÃO DA 1º CORRIDA DA SERRA.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3417/mocao_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3417/mocao_06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, À SENHORA ROSIANE RIBEIRO MACHADO MALACARNE PELO TRABALHO PRESTADO COMO PROFESSORA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3418/mocao_07.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3418/mocao_07.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, À SENHORA MARCILENE MARTINS DE SOUZA PELO TRABALHO PRESTADO COMO PROFESSORA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3419/mocao_08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3419/mocao_08.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, AO SENHOR ELIVALDO MARQUES DOS SANTOS PELO TRABALHO PRESTADO COMO PROFESSOR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3420/mocao_09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3420/mocao_09.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ,AO SENHOR FELIPE TOMAZ EVANGELISTA PELO TRABALHO PRESTADO COMO PROFESSOR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3421/mocao_10-1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3421/mocao_10-1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS , AO SENHOR ANDRÉ SOARES DA SILVA PELO TRABALHO PRESTADO COMO PROFESSOR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>P D L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, EXERCÍCIO DE 2023, DE RESPONSABILIDADE DO SENHOR EVALDO DUARTE ANTÔNIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3033/1._projeto_de_lei_190-_altera_a_estrutura_adm_-_camara_municipal_-_2025_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3033/1._projeto_de_lei_190-_altera_a_estrutura_adm_-_camara_municipal_-_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 914, de 08 de março de 2019, que cria a nova da Estrutura Administrativa do Poder Legislativo do município de Mirante da Serra/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3124/01._projeto_de_lei_n._191_-_ubiratan_resende_-_camara_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3124/01._projeto_de_lei_n._191_-_ubiratan_resende_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o nome do prédio da Secretaria Municipal de Meio Ambiente, Agricultura e Turismo - SEMMAAGRIT, e dá outras providências".</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_no_192_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_no_192_de_2025.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Produtores Rurais da Linha 66 e 70 - ASPRUM do município de Mirante da Serra/RO, e dá outras providências".</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_do_legislativo_no_193.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_do_legislativo_no_193.pdf</t>
   </si>
   <si>
     <t>"Procede a baixa de bens móveis inservíveis pertencentes ao Poder Legislativo de Mirante da Serra-RO."</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Martinho Freire da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_n._194_-_declara_de_utilidade_publica_a_associacao_dos_produtores_rurais_da_linha_52_-_asprus_52.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_n._194_-_declara_de_utilidade_publica_a_associacao_dos_produtores_rurais_da_linha_52_-_asprus_52.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação dos Produtores Rurais da Linha 52 - ASPRUS 52 do Município de Mirante da Serra/RO, e dá outras providências".</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Ezequiel Ramin Almeida Goerdert</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3354/projeto_de_lei_195_erag.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3354/projeto_de_lei_195_erag.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Solidária Amigos de Mirante da Serra - RO - ASAMIS".</t>
   </si>
   <si>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_legislativo_no_196_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Programa Municipal Cidade Limpa, Povo Consciente, Cuidando da Nossa Cidade, no âmbito do Município de Mirante da Serra, e dá outras providências."</t>
+  </si>
+  <si>
     <t>3406</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Francisco Gregório Ferreira "Francivan", Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3406/projoeto_de_lei_do_legislativo_no_197.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3406/projoeto_de_lei_do_legislativo_no_197.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o transporte de pacientes em situações de urgência, emergência, consultas e exames, mediante critérios objetivos de prioridade, no âmbito do Município de Mirante da Serra, e dá outras providências".</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3494/09._projeto_de_lei_diaria_-_mesa_de_diretora1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3494/09._projeto_de_lei_diaria_-_mesa_de_diretora1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as viagens oficiais e a concessão de diárias a Vereadores e Servidores do Poder Legislativo do Município de Mirante da Serra, e dá outras providências."</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>P R L</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_resolucao_n_086_altera_dia_reunioes_comissicoes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_resolucao_n_086_altera_dia_reunioes_comissicoes.pdf</t>
   </si>
   <si>
     <t>"ALTERA O HORARIO DAS SESSÕES ORDINÁRIAS DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA, E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_resolucao_no_87_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_resolucao_no_87_de_2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O MINUTO DA ORAÇÃO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>REQUER: A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 1472/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA_x000D_
 LEI 756/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>Gigliane Magda Orbem</t>
-[...2 lines deleted...]
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_no_001.pdf</t>
+    <t>Gigliane Magda Orben</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>"LEITURA DOS REQUERIMENTOS DE REGISTRO PARA CONCORRER AOS CARGOS DAS COMISSÕES PERMANENTES PARA O BIÊNIO DE 2025/2026”.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>REQUER: "O REGISTRO PARA CONCORRER CARGOS NA ELEIÇÃO DAS COMISSÕES PERMANENTES BIÊNIO 2025/2026"</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_no_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3050/requerimento_no_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3050/requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA REPASSADO PARA O ESTADO, A RO 470, DENOMINADA LINHA 81, NO TRECHO ENTRE A CIDADE DE MIRANTE DA SERRA E O KM 84 PARA O ESTADO DE RONDÔNIA"</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3052/requerimento_no08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3052/requerimento_no08.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA FEITO UM LEVANTAMENTO DETALHADO PARA BASE DE CALCULO DO IPTU"</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA FEITO UMA LEI PARA REGULAMENTAR O EMPRESTIMO DE EQUIPAMENTOS AGRICOLAS PARA OS AGRICULTORES"</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no_10_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no_10_2025.pdf</t>
   </si>
   <si>
     <t>REQUER " QUE SEJA FEITO A RECUPERACAO DA PONTE LOCALIZADA SOBRE O RIO TRINCHEIRA NO KM 76 DA LINHA ELETRONICA ".</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no_011.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>REQUER " QUE SEJA FEITO A LIMPEZA E TAMPADO AS BOCAS DE BUEIRROS NA AV. MARECHAL CASTELO BRANCO".</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3090/requerimento_no_12_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3090/requerimento_no_12_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA REORGANIZADO A SINALIZAÇÃO DE TRÂNSITO, ONDE ESTÁ IRREGULAR E IMPLANTAR ONDE ESTIVER FALTANDO EM NOSSO MUNICÍPIO”</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no13.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA DESMEMBRADO E CRIADO SECRETARIA DE ESPORTE, CULTURA, TURISMO E LAZER”.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3092/requerimento_no_14_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3092/requerimento_no_14_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE BUSQUE PARCERIA JUNTO AO DER-RO, PARA MELHORIA NA SINALIZAÇÃO DE TRÂNSITO EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_no_15_2025..pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_no_15_2025..pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO REPAROS E A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS, DA ILUMINAÇÃO PÚBLICA EM NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Luiz Barbosa dos Santos "Luiz do Odilon"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_16_2025..pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_16_2025..pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA REALIZADO UM CAMPEONATO MUNICIPAL DE FUTEBOL, ATENDENDO VÁRIAS CATEGORIAS”.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3108/requerimento_no_17_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3108/requerimento_no_17_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO UMA LEI ALTERANDO A LEI MUNICIPAL Nº 1246/2022”.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3109/requerimento_no_18_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3109/requerimento_no_18_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO UMA LEI ALTERANDO A LEI MUNICIPAL Nº 1.474/2025, PARA ISENTAR _x000D_
 OU REDUZIR O VALOR DA TAXA PARA AS PESSOAS DE BAIXA RENDA".</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_no_19_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_no_19_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO UMA EQUIPARAÇÃO NO VENCIMENTO BÁSICO DOS AGENTES DE FISCALIZAÇÃO MUNICIPAL”.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3163/requerimento_no20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3163/requerimento_no20.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO AO DER/RO, PARA QUE SEJA FEITO A RECUPERAÇÃO E CASCALHAMENTO DE 100% DA RO 010, ENTRE MIRANTE DA SERRA E URUPÁ”.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_no_21_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_no_21_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO AO DER/RO, PARA QUE SEJA FEITO A RECUPERAÇÃO E CASCALHAMENTO DE 100% DA RO 010, ENTRE MIRANTE DA SERRA E TARILÂNDIA”.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3166/requerimento_no_22_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3166/requerimento_no_22_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM PROJETO DE LEI PARA INSTITUIR O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - REFIS”</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_no_23_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_no_23_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “A ANTECIPAÇÃO DA ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO 2027/2028”.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_no_24_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_no_24_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO A LIMPEZA DA CIDADE COM O RECOLHIMENTO DE GALHADAS E NAS MARGENS DAS RUAS E AVENIDAS”.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3181/requerimento_no_25_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3181/requerimento_no_25_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA MANTIDO A CEDÊNCIA DO ÔNIBUS NESTE PRIMEIRO SEMESTRE, PARA O TRANSPORTE DOS ACADÊMICOS QUE ESTUDAM EM OURO PRETO DO OESTE”.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3182/requerimento_no_26_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3182/requerimento_no_26_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA ADQUIRIDO 03 (TRÊS) STARLINK, PARA ATENDER NECESSIDADES DAS SECRETARIAS DE OBRAS E DE SAÚDE”.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3183/requerimento_no_27_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3183/requerimento_no_27_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO UMA ALTERAÇÃO NA LEI Nº 164/98, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no_28_-_ver._francisco_gregorio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no_28_-_ver._francisco_gregorio.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA INVESTIDO 30% ANUAL DO RECURSO REPASSADO PELA SEFIN REPASSE DE (IPVA) EM MELHORIAS PARA O TRÂNSITO, CITO CONSTRUÇÃO DE CALÇADAS, COMPRA DE EQUIIPAMENTO DE PINTURA DE FAIXAS E MEIO FIO, PLACAS DE SINALIZAÇÃO DE INDICAÇÃO, PONTE, BUEIROS, ENTRADA DE LINHAS, TRAVESSÃO E OUTRAS NECESSIDADES EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no_29_-_ver._francisco_gregorio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no_29_-_ver._francisco_gregorio.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE A SECRETARIA DE OBRAS ATENDA AS LINHAS 56 E 72, POIS AS MESMAS TEM ALGUNS TRECHOS E PONTOS CRÍTICOS QUE PRESCISA DE APOIO”.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_no_30_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_no_30_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO A RECUPERAÇÃO DA PONTE SOBRE O RIO TRINCHEIRA, LOCALIZADA NO KM 18 DA LINHA 76”.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_no_31_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_no_31_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO OS REPAROS NECESSÁRIOS NOS CAMINHÕES PIPA DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_no_32_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_no_32_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA COLOCADO REFLETORES, E QUE SEJA QUE SEJA ABERTO PARA USO OS VESTIÁRIOS DO ESTÁDIO OSMAR FERNANDES DE BRITO”.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_no_33_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_no_33_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA DEVOLVIDAS AS MÁQUINAS DA SEMMAAGRIT QUE EST A DISPOSIÇÃO DA SEMOSP”.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3228/requerimento_no_34_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3228/requerimento_no_34_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA ADQUIRIDO KIT LIMPEZA TIPO CARRINHO PARA ATENDER NECESSIDADES DAS ESCOLAS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_35_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_35_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO A RECUPERAÇÃO DO TRAVESSÃO E DA PONTE LOCALIZADA NO RAMAL 02, LADO ESQUERDO DA LINHA 70”.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_36_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_36_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA RECUPERADO 02 BUEIROS NA LINHA 64, SENDO UM NO KM 05 E OUTRO NO KM 09, PRÓXIMO A ESCOLA DUQUE DE CAXIAS”.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_no_37_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_no_37_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA DISPONIBILIZADO UM APARELHO TELEFÔNICO PARA ATENDER AS NECESSIDADES DO LABORATÓRIO DA UNIDADE MISTA DE SAÚDE”.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_no_38_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_no_38_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “A ANTECIPAÇÃO DA ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO 2027”.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_no_39_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_no_39_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “CÓPIA DOS PROCESSOS DE CONVÊNIO DE HORAS MÁQUINAS, QUE TOTALIZAM O VALOR DE 2.000.000,00 (DOIS MILHÕES DE REAIS) DESTINADOS PARA RECUPERAÇÃO DE ESTRADAS VICINAIS”.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_no_40_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_no_40_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA TERCEIRIZADO OS EXAMES LABORATORIAIS EM NOSSO MUNICÍPIO”</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_no_41_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_no_41_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM CONSTRUIDO LOMBADAS E SUAS DEVIDAS SINALIZAÇÕES NO ENTROCAMENTO DAS LINHAS 81 E LINHA 60”.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_no_42_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_no_42_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO MANILHAS NO BUEIRO LOCALIZADO NO ENTRONCAMENTO ENTRE RO 010 ( LINHAS C 40) E LINHAS 58”.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3262/requerimento_no_43_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3262/requerimento_no_43_2025.pdf</t>
   </si>
   <si>
     <t>REQUER:  “CÓPIA DOS PROCESSOS 43/2023, 80/2023 E 477/2024”.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_no_44_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_no_44_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “O CUMPRIMENTO DO ART/ 3º § 4º DA LEI MUNICIPAL 279/2023, AO CONCEDER DIÁRIAS AO MOTORISTA DA CÂMARA MUNICIPAL”.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_no_45_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_no_45_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJAM COLOCADAS LIXEIRAS ÀS MARGES DO CAMPO E DO ESTÁDIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_eleicao_comissoes_gigliane.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_eleicao_comissoes_gigliane.pdf</t>
   </si>
   <si>
     <t>REQUER “O REGISTRO PARA CONCORRER O CARGO DE MEMBRO DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS, PARA COMPLETAR O BIÊNIO 2025/2026”.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_no_47_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_no_47_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “A AQUISIÇÃO DE EQUIPAMENTOS PARA ATENDER NECESSIDADES DA SAÚDE EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_eleicao_comissoes_ezequiel.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_eleicao_comissoes_ezequiel.pdf</t>
   </si>
   <si>
     <t>REQUER “O REGISTRO PARA CONCORRER O CARGO DE MEMBRO DA COMISSÃO PERMANENTE DE EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL, PARA COMPLETAR O BIÊNIO 2025/2026”.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_no_49_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_no_49_2025.pdf</t>
   </si>
   <si>
     <t>REQUER : ¨QUE SEJA CONCEDIDO AUXILIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS ¨</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_no_50_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_no_50_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONTRATAÇÃO DE UM MÉDICO PEDIATRA PARA ATENDER EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_no_51_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_no_51_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM LAVADAS AS RUAS DO CENTRO DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_no_52_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_no_52_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ASFALTADO A RO 010, ATÉ O COLÉGIO ADVENTISTA – CAR (IAAMO)”.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3299/requerimento_no_53_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3299/requerimento_no_53_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM CONTRATADOS PROFISSIONAIS MÉDICOS GINECOLOGISTA E ORTOPEDISTA PARA ATENDER EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_no_54_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_no_54_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO MANUTENÇÃO NAS MOTOS UTILIZADAS PELOS ACS DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3329/requerimento_no_55_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3329/requerimento_no_55_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM LEVANTAMENTO E SEJA INFORMADO QUANTOS IMÓVEIS DO MUNICÍPIO ESTÁ SEM USO NO MOMENTO”.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_no_56_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_no_56_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CONTRATADO UM DENTISTA PARA ATENDER NO POSTO DE SAÚDE NARCISO FERREIRA”.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3331/requerimento_no_57_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3331/requerimento_no_57_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ADQUIRIDO CADEIRA DE RODAS, CADEIRA DE BANHO E MULETAS PARA ATENDER AS NECESSIDADES DA POPULAÇÃO”.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_no_58_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_no_58_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO UM PROJETO DE LEI, PARA QUE POSSA AUTORIZAR O PODER EXECUTIVO CUSTEAR DESPESAS PARA AJUDAR NO TRANSPORTE DOS ACADÊMICOS COM AS DUAS ASSOCIAÇÕES DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_no_59_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_no_59_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO OS REPAROS NECESSÁRIOS NO BANHEIRO MASCULINO DO CENTRO DE CONVIVÊNCIA DOS IDOSOS”.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_no_60_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_no_60_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA CONSERTADO OS CAMINHÕES BAÚ E DO PPA, PERTENCENTES A SEMMAAGRIT”.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_no_61_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_no_61_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CONSTRUÍDO 02 VESTIÁRIOS PRÓXIMO A PISCINA NO POSTO DE SAÚDE NARCISO FERREIRA E CONTRATADO UM EDUCADOR FÍSICO, PARA O USO DA PISCINA EM ATENDIMENTO AOS IDOSOS”.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_no_62_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_no_62_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “UM BUEIRO TUBO ARMCO PARA SER INSTALADO NA GLEBA 09 DO ASSENTAMENTO PADRE EZEQUIEL”</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Paulo Roberto da Paixão, Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3357/requerimento_no_63_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3357/requerimento_no_63_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE POSSA ARTICULAR JUNTO AO DEPUTADO ESTADUAL LAERTE GOMES, PARA QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO PARA RECUPERAÇAO DA PONTE DA LINHA 66”</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3371/requerimento_no_64_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3371/requerimento_no_64_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO REFORMA NO GINÁSIO DE ESPORTE MÁRCIO JUNIOR FERREIRA, NA QUADRA DE ESPORTES LOCALIZADA NA RUA RIO DE JANEIRO E NA QUADRA SINTÉTICA JASIEL OLIVEIRA DA SILVA”</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3372/requerimento_no_65_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3372/requerimento_no_65_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM CONVÊNIO PARA ATENDIMENTO EM UMA CASA DE APOIO EM PORTO VELHO”.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_no_66_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_no_66_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA IMPLANTADO MÃO ÚNICA NA RUA JASIEL OLIVEIRA DA SILVA E CASCALHAMENTO NO RETORNO ATRÁS DO MURO DA ESCOLA EDSON DUARTE LOPES”.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_nenen_2025_67.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_nenen_2025_67.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA IMPLANTADO DE UM BUEIRO NO KM 02 DO TRAVESSÃO QUE LIGA A LINHA 60 NA LINHA 64 NESTE MUNICIPIO”</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_nenen_2025_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_nenen_2025_68.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA IMPLANTADO DE UM BUEIRO NO TRAVESSÃO QUE LIGA A LINHA 64 A LINHA 68, ESQUINA DA LINHA 68, NESTE MUNICIPIO”</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_no_69_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_no_69_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “AUTORIZAÇÃO PARA USO DO PLENÁRIO EDUARDO VALVERDE TODAS AS QUARTAS E SEXTAS-FEIRAS DOS MESES DE SETEMBRO, OUTUBRO, NOVEMBRO E DEZEMBRO/2025”.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_no_70_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_no_70_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “CÓPIAS DOS PROCESSOS ADMINISTRATIVOS DE CONVÊNIOS CELEBRADOS COM ESTADO, ATRAVÉS DO DER-RO”.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimento_no_71_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimento_no_71_2025.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO, PARA QUE SEJA CONCLUÍDO A OBRA ONDE SERÁ INSTALADO O CEEJA PROFESSOR EDSON DUARTE LOPES”.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_no_72_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_no_72_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE O ABASTECIMENTO DE ÁGUA SEJA CONTÍNUO ATÉ ÀS 20H00MIN”.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Martinho Freire da Silva "Martins"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_no_73_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_no_73_2025.pdf</t>
   </si>
   <si>
     <t>REQUER “A REALIZAÇÃO DE UMA SESSÃO SOLENE PARA A COMEMORAÇÃO AO DIA DA BÍBLIA”.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_cpi_no_74.pdf</t>
+    <t>Paulo Roberto da Paixão, Francisco Gregório Ferreira "Francivan", Gigliane Magda Orben, Jorge Luis Sandes Siqueira "Jorjão da 60", Luiz Barbosa dos Santos "Luiz do Odilon", Martinho Freire da Silva "Martins"</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_cpi_no_74.pdf</t>
   </si>
   <si>
     <t>REQUER “A CRIAÇÃO DE UMA COMISSÃO PARLAMENTAR DE INVESTIGAÇÃO – CPI, PARA AVERIGUAR PROCESSOS DE CONVÊNIOS RELACIONADO AO FITHA E HORAS MÁQUINAS”.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Jorge Luis Sandes Siqueira "Jorjão da 60", Ezequiel Ramin Almeida Goerdert, Luiz Barbosa dos Santos "Luiz do Odilon", Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3424/cmms_requerimento-75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3424/cmms_requerimento-75.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA DISPONIBILIZADO 03 (TRÊS) ÔNIBUS PARA O TRANSPORTE DE PESSOAS ATÉ O CEMITÉRIO, NO DIA DE FINADOS.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3425/cmms_requerimento-77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3425/cmms_requerimento-77.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA MODIFICADA A ALÍNEA D, e ACRESCENTADO A ALÍNEA E, AO ART. 1º, DA LEI MUNICIPAL Nº 362/2006.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3426/cmms_requerimento-77_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3426/cmms_requerimento-77_1.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA FEITO OS REPAROS NECESSÁRIOS, OU SUBSTITUÍDO O SISTEMA DE ILUMINAÇÃO DAS PRAÇAS IRMÃ ANA ESTELA, E GERMANO ORBEN, QUE SEJA COLOCADAS PLACAS DE IDENTIFICAÇÃO NAS MESMAS E QUE SEJA FEITA A LIMPEZA NA ÁREA PÚBLICA LOCALIZADA ENTRE A RUA PRINCIPAL E A LINHA 81.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3433/cmms_requerimento-078.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3433/cmms_requerimento-078.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE O SERVIDOR EFETIVO JOEL GENUÍNO DE BRITO, SEJA O OPEPRADOR DA MÁQUINA RETROESCAVADEIRA, NOVA DA SEMMAAGRIT.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3438/cmms_requerimento-079.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3438/cmms_requerimento-079.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE BUSQUE JUNTO A POLÍCIA RODOVIÁRIA FEDERAL, CONSEGUIR MADEIRAS PARA RECUPERAÇÃO DE PONTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3439/cmms_requerimento-080.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3439/cmms_requerimento-080.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA FEITO A APREENSÃO DE CÃES SOLTOS NAS RUAS DE NOSSA CIDADE, CONFORME DISPÕE A LEI MUNICIPAL Nº 242/2001.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3456/cmms_requerimento-081.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3456/cmms_requerimento-081.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA DISPONIBILIZADO ATENDIMENTO DE CONSULTAS MÉDICAS NOS POSTOS DE SAÚDE E HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3454/cmms_requerimento-82.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3454/cmms_requerimento-82.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA REBAIXADO O MORRO DO CACAU LOCALIZADO NO TRAVESSÃO QUE LIGA A LINHA 64 PARA A 68.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3457/cmms_requerimento-83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3457/cmms_requerimento-83.pdf</t>
   </si>
   <si>
     <t>REQUER: AFASTAMENTO DO CARGO DE VEREADORA PELO PERIODO DE 120 DIAS, POR MOTIVO DE DOENÇA (LICENÇA MATERNIDADE).</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3525/cmms_requerimento-084.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3525/cmms_requerimento-084.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA VERIFICADO A VIABILIDADE DE DESTINAR IMÓVEL, COM EMBARGO JUDICIAL AOS_x000D_
 IDOSOS.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3526/cmms_requerimento-085.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3526/cmms_requerimento-085.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA ALTERADO O CAPUT DO ART. 1º E INCISO III DA LEI MUNICIPAL Nº 563/2021, ATERADA PELA LEI_x000D_
 MUNICIPAL Nº 1.338/2023.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3527/cmms_requerimento-086.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3527/cmms_requerimento-086.pdf</t>
   </si>
   <si>
     <t>REQUER: A CONSTRUÇÃO DE ROTATÓRIA COM SUAS DEVIDAS SINALIZAÇÕES NA AV. MARECHAL CASTELO BRANCO NOS_x000D_
 CRUZAMENTOS COM AS AV. MMIGRANTES, JORGE TEIXEIRA, E RUA PIAUÍ</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3528/cmms_requerimento-087.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3528/cmms_requerimento-087.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA REGULAMENTADO O PAGAMENTO DE SERVIÇO EXTRA AOS SERVIDORES QUE TRABALHAM NOS FINAIS DE SEMANA, FERIADOS E A NOITE, APÓS ÀS 18H00.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3531/cmms_requerimento-089.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3531/cmms_requerimento-089.pdf</t>
   </si>
   <si>
     <t>REQUER: A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 1472/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA_x000D_
 LEI 756/2016, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_001_gv_fgf_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_001_gv_fgf_2025.pdf</t>
   </si>
   <si>
     <t>INDICA: "PROJETO E COLOCAÇÃO TUBO, BUEIRO, RECUPERAÇÃO LINHA 62 EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no_002_gv_fgf_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no_002_gv_fgf_2025.pdf</t>
   </si>
   <si>
     <t>INDICA: "QUE SEJA FEITO LOMBADA E SINALIZADO ATRAVÉS DE PLACAS EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>INDICA: "QUE SEJA DISPONIBILIZADO CARRO E MOTORISTA NO HOSPITAL MUNICIPAL PARA TRANSPORTE DE PACIENTE QUE PRECISAR DE APOIO DO HOSPITAL A RESIDÊNCIA, CENTRO, FARMÁCIA OU CHÁCARA NO PERÍMETRO URBANO EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>INDICA: QUE SEJA FEITO CALÇAMENTO NA ENTRADA DO CEMITÉRIO ATÉ A CAPELA, E A REFORMA E CONSTRUÇÃO DE BANCOS EM VOLTA DA MESMA.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>INDICA: A CONSTRUÇÃO DE PROTEÇÃO LATERAIS E A SINALIZAÇÃO NA PONTE SOBRE O RIO PREGÃO, LOCALIZADA NO TRAVESSÃO, QUE FAZ LIGAÇÃO ENTRE A AV. JORGE TEIXEIRA E A LINHA 60.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>INDICA: QUE SEJA FEITO UM MUTIRÃO PARA A SEMANA DA LIMPEZA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CPMP</t>
   </si>
   <si>
     <t>CPMP - COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3114/parecer_cpmp__no_01_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3114/parecer_cpmp__no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº001 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.485/2025</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3178/parecer_cpmp__no_02_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3178/parecer_cpmp__no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº002 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.496/2025</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3468/meio_ambiente_e_pesca-03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3468/meio_ambiente_e_pesca-03.pdf</t>
   </si>
   <si>
     <t>PARECER Nº003 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.522/2025</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3469/meio_ambiente_e_pesca-04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3469/meio_ambiente_e_pesca-04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº004 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.530/2025</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3512/cpmp_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3512/cpmp_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº005 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.545/2025</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3536/cmms_parecer_comissao_permanente_de_meio_ambiente_e_pesca-06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3536/cmms_parecer_comissao_permanente_de_meio_ambiente_e_pesca-06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº006 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.535/2025</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>Parecer CPOSP</t>
   </si>
   <si>
     <t>CPOSP - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3086/parecer_cposp_no_1_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3086/parecer_cposp_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.477/2025</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3087/parecer_cposp_no_2_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3087/parecer_cposp_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.480/2025</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3161/parecer_cposp_no_3_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3161/parecer_cposp_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.492/2025</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3271/parecer_cposp_no_4_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3271/parecer_cposp_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.510/2025</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3325/parecer_cposp_no_5_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3325/parecer_cposp_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.517/2025</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3326/parecer_cposp_no_6_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3326/parecer_cposp_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.519/2025</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3379/parecer_cposp_no_7_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3379/parecer_cposp_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.526/2025</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>PARECER Nº 008/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.531/2025</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3466/obras_e_servicos_publicos-09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3466/obras_e_servicos_publicos-09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.522/2025</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3467/obras_e_servicos_publicos-010.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3467/obras_e_servicos_publicos-010.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.530/2025</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3485/parecer_cposp_011.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3485/parecer_cposp_011.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.537/2025</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3486/obras_e_servicos_publicos-012.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3486/obras_e_servicos_publicos-012.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.541/2025</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3535/cmms_parecer_comissao_permanente_de_obras_e_servicos_publicos-013.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3535/cmms_parecer_comissao_permanente_de_obras_e_servicos_publicos-013.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2025 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.535/2025</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>Parecer CPJR</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3041/parecer_cpjr__no_01_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3041/parecer_cpjr__no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1469/2025</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3042/parecer_cpjr__no_02_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3042/parecer_cpjr__no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1470/2025</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3043/parecer_cpjr__no_03_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3043/parecer_cpjr__no_03_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1471/2025</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3044/parecer_cpjr__no04_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3044/parecer_cpjr__no04_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 004/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 190/MD/CMMS/2025</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3063/parecer_cpjr__no_5_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3063/parecer_cpjr__no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 005/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1474/2025</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3094/parecer_cpjr__no_6_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3094/parecer_cpjr__no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 006/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1476/2025</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3065/parecer_cpjr__no_7_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3065/parecer_cpjr__no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 007/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1477/2025</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3066/parecer_cpjr__no_8_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3066/parecer_cpjr__no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 008/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1478/2025</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3067/parecer_cpjr__no_9_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3067/parecer_cpjr__no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 009/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1479/2025</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3075/parecer_cpjr__no_10_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3075/parecer_cpjr__no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 010/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1480/2025</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3074/parecer_cpjr__no_11_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3074/parecer_cpjr__no_11_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 011/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1481/2025</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3101/parecer_cpjr__no_12_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3101/parecer_cpjr__no_12_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 012/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1482/2025</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3104/parecer_cpjr__no_13_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3104/parecer_cpjr__no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 013/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1483/2025</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3106/parecer_cpjr__no_14_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3106/parecer_cpjr__no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 014/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1484/2025</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3112/parecer_cpjr__no_15_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3112/parecer_cpjr__no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 015/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1485/2025</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3125/parecer_cpjr__no_16_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3125/parecer_cpjr__no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 016/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1486/2025</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3128/parecer_cpjr__no_17_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3128/parecer_cpjr__no_17_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 017/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1487/2025</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3129/parecer_cpjr__no_18_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3129/parecer_cpjr__no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 018/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1488/2025</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3130/parecer_cpjr__no_19_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3130/parecer_cpjr__no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 019/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1489/2025</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3131/parecer_cpjr__no_20_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3131/parecer_cpjr__no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 020/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1490/2025</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3132/parecer_cpjr__no_21_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3132/parecer_cpjr__no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 021/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1491/2025</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3145/parecer_cpjr__no_22_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3145/parecer_cpjr__no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 022/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 191/2025</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3154/parecer_cpjr__no_23_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3154/parecer_cpjr__no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 023/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 86/2025</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3155/parecer_cpjr__no_24_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3155/parecer_cpjr__no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 024/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1492/2025</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3156/parecer_cpjr__no_25_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3156/parecer_cpjr__no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 025/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1493/2025</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3157/parecer_cpjr__no_26_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3157/parecer_cpjr__no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 026/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1494/2025</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3172/parecer_cpjr__no_27_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3172/parecer_cpjr__no_27_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 027/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1495/2025</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3173/parecer_cpjr__no_28_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3173/parecer_cpjr__no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 028/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1496/2025</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3203/parecer_cpjr__no_29_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3203/parecer_cpjr__no_29_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 029/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LESGILATIVA Nº 87/GV/FGF/2025</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3204/parecer_cpjr__no_30_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3204/parecer_cpjr__no_30_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 030/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI DO LESGILATIVO Nº 192/GV/PRP/2025</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3205/parecer_cpjr__no_31_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3205/parecer_cpjr__no_31_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 031/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1497/2025</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_cpjr__no_32_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_cpjr__no_32_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 032/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1498/2025</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3207/parecer_cpjr__no_33_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3207/parecer_cpjr__no_33_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 033/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1499/2025</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_cpjr__no_34_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_cpjr__no_34_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 034/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1501/2025</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3209/parecer_cpjr__no_35_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3209/parecer_cpjr__no_35_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 035/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1503/2025</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3220/parecer_cpjr__no_37_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3220/parecer_cpjr__no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 036/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1500/2025</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_cpjr__no_37_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_cpjr__no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 037/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1502/2025</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3240/parecer_cpjr__no_38_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3240/parecer_cpjr__no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 038/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1504/2025</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3241/parecer_cpjr__no_39_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3241/parecer_cpjr__no_39_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 039/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1506/2025</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3242/parecer_cpjr__no_40_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3242/parecer_cpjr__no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 040/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1507/2025</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3243/parecer_cpjr__no_41_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3243/parecer_cpjr__no_41_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 041/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1508/2025</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3244/parecer_cpjr__no_42_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3244/parecer_cpjr__no_42_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 042/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 193/2025</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3245/parecer_cpjr__no_43de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3245/parecer_cpjr__no_43de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 043/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 11/2025</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3246/parecer_cpjr__no_44_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3246/parecer_cpjr__no_44_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 044/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 12/2025</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3265/parecer_cpjr__no_45_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3265/parecer_cpjr__no_45_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 045/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1509/2025</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3266/parecer_cpjr__no_46_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3266/parecer_cpjr__no_46_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 046/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1510/2025</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3267/parecer_cpjr__no_47_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3267/parecer_cpjr__no_47_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 047/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1511/2025</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3292/parecer_cpjr__no_48_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3292/parecer_cpjr__no_48_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 048/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1512/2025</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cpjr__no_48_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cpjr__no_48_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 049/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1513/2025</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3308/parecer_cpjr__no_50_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3308/parecer_cpjr__no_50_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 050/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1514/2025</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3311/parecer_cpjr__no_51_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3311/parecer_cpjr__no_51_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 051/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1517/2025</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3313/parecer_cpjr__no_52_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3313/parecer_cpjr__no_52_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 052/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1519/2025</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3314/parecer_cpjr__no_53_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3314/parecer_cpjr__no_53_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 053/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1520/2025</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3309/parecer_cpjr__no_54_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3309/parecer_cpjr__no_54_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 054/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1515/2025</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3310/parecer_cpjr__no_55_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3310/parecer_cpjr__no_55_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 055/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1516/2025</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3312/parecer_cpjr__no_56_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3312/parecer_cpjr__no_56_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 056/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1518/2025</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3348/parecer_cpjr__no_57_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3348/parecer_cpjr__no_57_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 057/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1521/2025</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3361/parecer_cpjr__no_58_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3361/parecer_cpjr__no_58_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 058/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1523/2025</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3362/parecer_cpjr__no_59_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3362/parecer_cpjr__no_59_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 059/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1524/2025</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3363/parecer_cpjr__no_60_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3363/parecer_cpjr__no_60_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 060/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 195/2025</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3375/parecer_cpjr__no_61_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3375/parecer_cpjr__no_61_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 061/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.525/2025</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3376/parecer_cpjr__no_62_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3376/parecer_cpjr__no_62_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 062/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1526/2025</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3387/parecer_cpjr__no_63_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3387/parecer_cpjr__no_63_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 063/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1527/2025</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3396/parecer_cpjr__no_64_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3396/parecer_cpjr__no_64_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 064/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1528/2025</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3397/parecer_cpjr__no_65_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3397/parecer_cpjr__no_65_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 065/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1529/2025</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3408/parecer_cpjr__no_66_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3408/parecer_cpjr__no_66_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 066/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1531/2025</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>PARECER N° 067/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1532/2025</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>PARECER N° 068/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO N° 197/2025</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3430/cmms_parecer_comissao_permanente_de_justica_e_redacao-69.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3430/cmms_parecer_comissao_permanente_de_justica_e_redacao-69.pdf</t>
   </si>
   <si>
     <t>PARECER N° 069/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.533/2025</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3436/justica_e_redacao-70.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3436/justica_e_redacao-70.pdf</t>
   </si>
   <si>
     <t>PARECER N° 070/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.534/2025</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3451/cpjr_71-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3451/cpjr_71-2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 071/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.536/2025</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3460/justica_e_redacao-72_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3460/justica_e_redacao-72_1.pdf</t>
   </si>
   <si>
     <t>PARECER N° 072/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.522/2025</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3461/justica_e_redacao-73_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3461/justica_e_redacao-73_1.pdf</t>
   </si>
   <si>
     <t>PARECER N° 073/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.530/2025</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3471/justica_e_redacao-74.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3471/justica_e_redacao-74.pdf</t>
   </si>
   <si>
     <t>PARECER N° 074/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.537/2025</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3472/parecer_cpjr_075.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3472/parecer_cpjr_075.pdf</t>
   </si>
   <si>
     <t>PARECER N° 075/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.538/2025</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3473/justica_e_redacao-076.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3473/justica_e_redacao-076.pdf</t>
   </si>
   <si>
     <t>PARECER N° 076/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.539/2025</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3474/justica_e_redacao-077.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3474/justica_e_redacao-077.pdf</t>
   </si>
   <si>
     <t>PARECER N° 077/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.540/2025</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3475/justica_e_redacao-078.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3475/justica_e_redacao-078.pdf</t>
   </si>
   <si>
     <t>PARECER N° 078/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.541/2025</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3476/justica_e_redacao-079.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3476/justica_e_redacao-079.pdf</t>
   </si>
   <si>
     <t>PARECER N° 079/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.542/2025</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3477/justica_e_redacao-080.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3477/justica_e_redacao-080.pdf</t>
   </si>
   <si>
     <t>PARECER N° 080/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.543/2025</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3498/cpjr_081.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3498/cpjr_081.pdf</t>
   </si>
   <si>
     <t>PARECER N° 081/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.544/2025</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3499/cpjr_082.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3499/cpjr_082.pdf</t>
   </si>
   <si>
     <t>PARECER N° 082/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.545/2025</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3500/cpjr_83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3500/cpjr_83.pdf</t>
   </si>
   <si>
     <t>PARECER N° 083/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO N° 198/2025</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3501/cpjr_84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3501/cpjr_84.pdf</t>
   </si>
   <si>
     <t>PARECER N° 084/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.546/2025</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3502/cpjr_085.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3502/cpjr_085.pdf</t>
   </si>
   <si>
     <t>PARECER N° 085/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.547/2025</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3503/cpjr_086.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3503/cpjr_086.pdf</t>
   </si>
   <si>
     <t>PARECER N° 086/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.548/2025</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3532/cmms_parecer_comissao_permanente_de_justica_e_redacao-087.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3532/cmms_parecer_comissao_permanente_de_justica_e_redacao-087.pdf</t>
   </si>
   <si>
     <t>PARECER N° 087/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.535/2025</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3522/cmms_parecer_comissao_permanente_de_justica_e_redacao-088.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3522/cmms_parecer_comissao_permanente_de_justica_e_redacao-088.pdf</t>
   </si>
   <si>
     <t>PARECER N° 088/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.549/2025</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3537/cmms_parecer_comissao_permanente_de_justica_e_redacao-089.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3537/cmms_parecer_comissao_permanente_de_justica_e_redacao-089.pdf</t>
   </si>
   <si>
     <t>PARECER N° 089/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.550/2025</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3538/cmms_parecer_comissao_permanente_de_justica_e_redacao-090.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3538/cmms_parecer_comissao_permanente_de_justica_e_redacao-090.pdf</t>
   </si>
   <si>
     <t>PARECER N° 090/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.551/2025</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3539/cmms_parecer_comissao_permanente_de_justica_e_redacao-091.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3539/cmms_parecer_comissao_permanente_de_justica_e_redacao-091.pdf</t>
   </si>
   <si>
     <t>PARECER N° 091/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N° 1.552/2025</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>Parecer CPOF</t>
   </si>
   <si>
     <t>CPOF - COMISSAO PERMANENTE DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3045/parecer_cpof_no_01_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3045/parecer_cpof_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 001/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.470/2025</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3046/parecer_cpof_no_02_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3046/parecer_cpof_no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 002/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.471/2025</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3047/parecer_cpof_no_03_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3047/parecer_cpof_no_03_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 003/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 190/MD/CMMS/2025</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3069/parecer_cpof_no_4_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3069/parecer_cpof_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 004/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1474/2025</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3070/parecer_cpof_no_5_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3070/parecer_cpof_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 005/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1476/2025</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3071/parecer_cpof_no_6_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3071/parecer_cpof_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 006/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1477/2025</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3072/parecer_cpof_no_7_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3072/parecer_cpof_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 007/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1478/2025</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3073/parecer_cpof_no_8_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3073/parecer_cpof_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 008/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1479/2025</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3076/parecer_cpof_no_9_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3076/parecer_cpof_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 009/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1480/2025</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3077/parecer_cpof_no_10_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3077/parecer_cpof_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 010/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1481/2025</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3102/parecer_cpof_no_11_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3102/parecer_cpof_no_11_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 011/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1482/2025</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3105/parecer_cpof_no_12_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3105/parecer_cpof_no_12_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 012/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1483/2025</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3107/parecer_cpof_no_13_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3107/parecer_cpof_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 013/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1484/2025</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3113/parecer_cpof_no_14_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3113/parecer_cpof_no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 014/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1485/2025</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3126/parecer_cpof_no_15_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3126/parecer_cpof_no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 015/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1486/2025</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3133/parecer_cpof_no_16_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3133/parecer_cpof_no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 016/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1487/2025</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3134/parecer_cpof_no_17_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3134/parecer_cpof_no_17_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 017/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1488/2025</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3135/parecer_cpof_no_18_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3135/parecer_cpof_no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 018/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1489/2025</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3136/parecer_cpof_no_19_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3136/parecer_cpof_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 019/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1490/2025</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_cpof_no_20_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_cpof_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 020/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1491/2025</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3158/parecer_cpof_no_21_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3158/parecer_cpof_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 021/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1492/2025</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3159/parecer_cpof_no_22_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3159/parecer_cpof_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 02/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1493/2025</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3160/parecer_cpof_no_23_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3160/parecer_cpof_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 023/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1494/2025</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3174/parecer_cpof_no_24_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3174/parecer_cpof_no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 024/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1495/2025</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3175/parecer_cpof_no_25_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3175/parecer_cpof_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 025/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1496/2025</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3200/parecer_cpof_no_26_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3200/parecer_cpof_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 00044/24, DO TCE, RO.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3210/parecer_cpof_no_27_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3210/parecer_cpof_no_27_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 027/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1497/2025</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3211/parecer_cpof_no_28_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3211/parecer_cpof_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 028/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1498/2025</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3212/parecer_cpof_no_29_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3212/parecer_cpof_no_29_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 029/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1499/2025</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3213/parecer_cpof_no_30_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3213/parecer_cpof_no_30_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 030/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1501/2025</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3214/parecer_cpof_no_31_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3214/parecer_cpof_no_31_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 031/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1503/2025</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3221/parecer_cpof_no_32_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3221/parecer_cpof_no_32_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 032/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1500/2025</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_cpof_no_33_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_cpof_no_33_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 033/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1502/2025</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3247/parecer_cpof_no_34_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3247/parecer_cpof_no_34_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 034/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1504/2025</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3248/parecer_cpof_no_35_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3248/parecer_cpof_no_35_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 035/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1506/2025</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_cpof_no_36_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_cpof_no_36_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 036/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1507/2025</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3250/parecer_cpof_no_37_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3250/parecer_cpof_no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 037/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1508/2025</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3251/parecer_cpof_no_38_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3251/parecer_cpof_no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 038/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 193/2025</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3252/parecer_cpof_no_39_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3252/parecer_cpof_no_39_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 039/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 11/2025</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3253/parecer_cpof_no_40_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3253/parecer_cpof_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 040/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 12/2025</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3268/parecer_cpof_no_41_de_2025.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3268/parecer_cpof_no_41_de_2025.docx</t>
   </si>
   <si>
     <t>PARECER N° 041/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1509/2025</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3269/parecer_cpof_no_42_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3269/parecer_cpof_no_42_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 042/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1510/2025</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3270/parecer_cpof_no_43_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3270/parecer_cpof_no_43_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 043/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1511/2025</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3294/parecer_cpof_no_44_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3294/parecer_cpof_no_44_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 044/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1512/2025</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3295/parecer_cpof_no_45_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3295/parecer_cpof_no_45_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 045/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1513/2025</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3315/parecer_cpof_no_46_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3315/parecer_cpof_no_46_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 046/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1514/2025</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3318/parecer_cpof_no_47_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3318/parecer_cpof_no_47_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 047/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1517/2025</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3320/parecer_cpof_no_48_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3320/parecer_cpof_no_48_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 048/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1519/2025</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3321/parecer_cpof_no_49_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3321/parecer_cpof_no_49_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 049/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1520/2025</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3316/parecer_cpof_no_50_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3316/parecer_cpof_no_50_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 050/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1515/2025</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3317/parecer_cpof_no_51_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3317/parecer_cpof_no_51_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 051/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1516/2025</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3319/parecer_cpof_no_52_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3319/parecer_cpof_no_52_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 052/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1518/2025</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3349/parecer_cpof_no_53_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3349/parecer_cpof_no_53_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 053/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1521/2025</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3364/parecer_cpof_no_54_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3364/parecer_cpof_no_54_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 054/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1523/2025</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3365/parecer_cpof_no_55_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3365/parecer_cpof_no_55_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 055/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1524/2025</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3377/parecer_cpof_no_56_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3377/parecer_cpof_no_56_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 056/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1525/2025</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3378/parecer_cpof_no_57_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3378/parecer_cpof_no_57_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 057/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1526/2025</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3388/parecer_cpof_no_58_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3388/parecer_cpof_no_58_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 058/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1527/2025</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3398/parecer_cpof_no_59_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3398/parecer_cpof_no_59_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 059/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1528/2025</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>PARECER N° 060/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1529/2025</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>PARECER N° 061/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1531/2025</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>PARECER N° 062/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1532/2025</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>PARECER N° 063/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI LEGISLATIVO N° 197/2025</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3431/cmms_parecer_comissao_permanente_de_orcamento_e_financas-64.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3431/cmms_parecer_comissao_permanente_de_orcamento_e_financas-64.pdf</t>
   </si>
   <si>
     <t>PARECER N° 064/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI  N° 1.533/2025</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3437/orcamento_e_financas-065.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3437/orcamento_e_financas-065.pdf</t>
   </si>
   <si>
     <t>PARECER N° 065/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.534/2025</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3452/parecer_cpor_no_066.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3452/parecer_cpor_no_066.pdf</t>
   </si>
   <si>
     <t>PARECER N° 066/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.536/2025</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3462/orcamento_e_financas-067.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3462/orcamento_e_financas-067.pdf</t>
   </si>
   <si>
     <t>PARECER N° 067/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.522/2025</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3463/orcamento_e_financas-068.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3463/orcamento_e_financas-068.pdf</t>
   </si>
   <si>
     <t>PARECER N° 068/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.530/2025</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3478/parecer_cpof_069.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3478/parecer_cpof_069.pdf</t>
   </si>
   <si>
     <t>PARECER N° 069/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.537/2025</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3479/parecer_cpof_070.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3479/parecer_cpof_070.pdf</t>
   </si>
   <si>
     <t>PARECER N° 070/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.538/2025</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3480/orcamento_e_financas-071.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3480/orcamento_e_financas-071.pdf</t>
   </si>
   <si>
     <t>PARECER N° 071/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.539/2025</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>PARECER N° 072/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.540/2025</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3482/orcamento_e_financas-073.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3482/orcamento_e_financas-073.pdf</t>
   </si>
   <si>
     <t>PARECER N° 073/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.541/2025</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3483/orcamento_e_financas-074.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3483/orcamento_e_financas-074.pdf</t>
   </si>
   <si>
     <t>PARECER N° 074/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.542/2025</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3484/orcamento_e_financas-075.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3484/orcamento_e_financas-075.pdf</t>
   </si>
   <si>
     <t>PARECER N° 075/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.543/2025</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3504/cpof_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3504/cpof_76.pdf</t>
   </si>
   <si>
     <t>PARECER N° 076/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.544/2025</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3505/cpof_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3505/cpof_77.pdf</t>
   </si>
   <si>
     <t>PARECER N° 077/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.545/2025</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3506/cpof_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3506/cpof_78.pdf</t>
   </si>
   <si>
     <t>PARECER N° 078/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI LEGISLATIVO N° 198/2025</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3507/cpof_79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3507/cpof_79.pdf</t>
   </si>
   <si>
     <t>PARECER N° 079/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.546/2025</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3508/cpof_80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3508/cpof_80.pdf</t>
   </si>
   <si>
     <t>PARECER N° 080/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.547/2025</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3509/cpof_81.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3509/cpof_81.pdf</t>
   </si>
   <si>
     <t>PARECER N° 081/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.548/2025</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3533/cmms_parecer_comissao_permanente_de_orcamento_e_financas-082.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3533/cmms_parecer_comissao_permanente_de_orcamento_e_financas-082.pdf</t>
   </si>
   <si>
     <t>PARECER N° 082/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.535/2025</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3523/cmms_parecer_comissao_permanente_de_orcamento_e_financas-083.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3523/cmms_parecer_comissao_permanente_de_orcamento_e_financas-083.pdf</t>
   </si>
   <si>
     <t>PARECER N° 083/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.549/2025</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3540/cmms_parecer_comissao_permanente_de_orcamento_e_financas-084.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3540/cmms_parecer_comissao_permanente_de_orcamento_e_financas-084.pdf</t>
   </si>
   <si>
     <t>PARECER N° 084/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.550/2025</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3541/cmms_parecer_comissao_permanente_de_orcamento_e_financas-085.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3541/cmms_parecer_comissao_permanente_de_orcamento_e_financas-085.pdf</t>
   </si>
   <si>
     <t>PARECER N° 085/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.551/2025</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3542/cmms_parecer_comissao_permanente_de_orcamento_e_financas-086.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3542/cmms_parecer_comissao_permanente_de_orcamento_e_financas-086.pdf</t>
   </si>
   <si>
     <t>PARECER N° 086/2025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI N° 1.552/2025</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>Parecer CPESAS</t>
   </si>
   <si>
     <t>CPESAS - COMISSÃO PERMANENTE DE EDUC SAÚDE E ASSIST.  SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3048/parecer_cpesas_no_01_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3048/parecer_cpesas_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.470/2025</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3049/parecer_cpesas_no_02_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3049/parecer_cpesas_no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.471/2025</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cpesas_no_3_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cpesas_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.474/2025</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3079/parecer_cpesas_no_4_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3079/parecer_cpesas_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.476/2025</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3081/parecer_cpesas_no_5_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3081/parecer_cpesas_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.478/2025</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3082/parecer_cpesas_no_6_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3082/parecer_cpesas_no_6_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.479/2025</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3084/parecer_cpesas_no_7_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3084/parecer_cpesas_no_7_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.481/2025</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3103/parecer_cpesas_no_08_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3103/parecer_cpesas_no_08_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.482/2025</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3127/parecer_cpesas_no_09_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3127/parecer_cpesas_no_09_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.486/2025</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_cpesas_no_10_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_cpesas_no_10_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.487/2025</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3139/parecer_cpesas_no_11_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3139/parecer_cpesas_no_11_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.488/2025</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3162/parecer_cpesas_no_12_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3162/parecer_cpesas_no_12_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.493/2025</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3176/parecer_cpesas_no_13_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3176/parecer_cpesas_no_13_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.495/2025</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3177/parecer_cpesas_no_14_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3177/parecer_cpesas_no_14_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.496/2025</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3215/parecer_cpesas_no_15_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3215/parecer_cpesas_no_15_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.501/2025</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3222/parecer_cpesas_no_16_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3222/parecer_cpesas_no_16_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.500/2025</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3254/parecer_cpesas_no_17_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3254/parecer_cpesas_no_17_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.504/2025</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3255/parecer_cpesas_no_18_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3255/parecer_cpesas_no_18_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.507/2025</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cpesas_no_19_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cpesas_no_19_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.508/2025</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3272/parecer_cpesas_no_20_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3272/parecer_cpesas_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.511/2025</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3324/parecer_cpesas_no_21_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3324/parecer_cpesas_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.520/2025</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3322/parecer_cpesas_no_22_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3322/parecer_cpesas_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.515/2025</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3323/parecer_cpesas_no_23_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3323/parecer_cpesas_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.518/2025</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>PARECER Nº 024/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.528/2025</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>PARECER Nº 025/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.529/2025</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>PARECER Nº 026/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.532/2025</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3432/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3432/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.533/2025</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3453/parecer_cpesas_028.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3453/parecer_cpesas_028.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.536/2025</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3464/educacao_saude_e_assistencia_social-029.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3464/educacao_saude_e_assistencia_social-029.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.522/2025</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3465/educacao_saude_e_assistencia_social-030.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3465/educacao_saude_e_assistencia_social-030.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.530/2025</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3487/parecer_cpesas_031.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3487/parecer_cpesas_031.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.538/2025</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3488/educacao_saude_e_assistencia_social-032.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3488/educacao_saude_e_assistencia_social-032.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.540/2025</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3489/educacao_saude_e_assistencia_social-033.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3489/educacao_saude_e_assistencia_social-033.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.542/2025</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3490/educacao_saude_e_assistencia_social-034.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3490/educacao_saude_e_assistencia_social-034.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.543/2025</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3510/cpesas_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3510/cpesas_35.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.544/2025</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3511/cpesas_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3511/cpesas_36.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.547/2025</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3534/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-037.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3534/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-037.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.535/2025</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3524/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-038.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3524/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-038.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.549/2025</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3543/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-0039.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3543/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-0039.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.551/2025</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3544/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-040.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3544/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-040.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040/2025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.552/2025</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>Audiências Publicas</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3338/edital_de_convocacao_para_audiencia_publica_do_rgf_-_relatorio_de_gestao_fiscal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3338/edital_de_convocacao_para_audiencia_publica_do_rgf_-_relatorio_de_gestao_fiscal.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Mirante da Serra RO, no uso de suas atribuições legais, torna público, por meio dos murais da Prefeitura e meios de divulgação em massa e eletrônico, e convoca a  população em geral para participarem da Audiência Pública da Prefeitura Municipal de Mirante da Serra, referente apresentação das DEMONSTRAÇÕES E AVALIAÇÃO  DAS METAS FISCAIS DO 2º SEMESTRE DO ANO DE 2024, EM CONFORMIDADE COM 0 ART. 9º §4º DA LEI DE RESPONSABILDADE FISCAL a realizar-se no dia 27 de fevereiro de 2025, as 09:00h no Plenário da Câmara Municipal de Mirante da Serra.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3339/edital_de_convocacao_25_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3339/edital_de_convocacao_25_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no § 5º do art. 36 da Lei Complementar nº 141/2012, a_x000D_
 Prefeitura Municipal de Mirante da Serra, Estado de Rondônia, convida os Cidadãos a participar_x000D_
 da Audiência Pública para apresentação das informações acerca do RDQA (Relatório Detalhado_x000D_
 do Quadrimestre Anterior), da Secretaria de Saúde referente ao 3º Quadrimestre do Exercício de_x000D_
 2024._x000D_
 A Audiência será realizada dia 25 de fevereiro de 2025, às 09h00min, no Plenário_x000D_
 da Câmara Municipal de Mirante da Serra/RO.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3340/edital_de_convocacao_26_de_maio_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3340/edital_de_convocacao_26_de_maio_2025.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no § 5º do art. 36 da Lei Complementar nº_x000D_
 141/2012, a Prefeitura Municipal de Mirante da Serra, Estado de Rondônia,_x000D_
 convida os Cidadãos a participar da Audiência Pública para apresentação das_x000D_
 informações acerca do RDQA (Relatório Detalhado do Quadrimestre Anterior),_x000D_
 da Secretaria de Saúde referente ao 1º Quadrimestre do Exercício de 2025. A_x000D_
 Audiência será realizada dia 26 de maio de 2025, às 09h00min, no Plenário da_x000D_
 Câmara Municipal de Mirante da Serra/RO.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3341/edital_de_convocacao_para_audiencia_publica_do_rgf_relatorio_de_gestao_fiscal_do_1o.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3341/edital_de_convocacao_para_audiencia_publica_do_rgf_relatorio_de_gestao_fiscal_do_1o.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Mirante da Serra RO, no uso de suas atribuições legais, torna público, por meio dos murais da Prefeitura e meios de divulgação em massa e eletrônico, e convoca a população em geral para participarem da Audiência Pública da_x000D_
 Prefeitura Municipal de Mirante da Serra, referente à apresentação das DEMONSTRAÇÕES E AVALIAÇÃO_x000D_
 DAS METAS FISCAIS DO 1º SEMESTRE DO ANO DE 2025, EM CONFORMIDADE COM O ART. 9º §4º DA LEI DE_x000D_
 RESPONSABILIDADE FISCAL a realizar-se no dia 30 de julho de 2025, às 09:00h no Plenário da Câmara_x000D_
 Municipal de Mirante da Serra/RO.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3344/edital_de_convocacao_para_audiencia_publica_plano_plurianual_ppa_2026.2029.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3344/edital_de_convocacao_para_audiencia_publica_plano_plurianual_ppa_2026.2029.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Mirante da Serra RO, no uso de suas atribuições legais, torna público, por meio dos murais da Prefeitura e meios de divulgação em massa e eletrônico, e convoca a população em geral para participarem da Audiência Pública da Prefeitura Municipal de Mirante da Serra, referente à apresentação e discussão do PLANO PLURIANUAL-PPA 2026-2029, a realizar-se no dia 20 de agosto de 2025, às 09:00h no Plenário da Câmara Municipal de Mirante da Serra/RO.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3367/edital_de_convocacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3367/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no § 5º do art. 36 da Lei Complementar nº 141/2012, a Prefeitura Municipal de Mirante da Serra, Estado de Rondônia, convida os Cidadãos a participar da Audiência Pública para apresentação das informações acerca do RDQA (Relatório Detalhado do Quadrimestre Anterior), da Secretaria de Saúde referente ao 2º Quadrimestre do Exercício de 2025. A Audiência será realizada dia 22 de setembro de 2025, às 09h00min, no Plenário da Câmara Municipal de Mirante da Serra/RO.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3368/audiencia_publica_03-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3368/audiencia_publica_03-2025.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Mirante da Serra, Estado de Rondônia, no uso de suas atribuições que lhe são conferidas por lei. em especial ao disposto no artigo 48, da Lei Federal nº 101/2000 de  04/05/2000 Lei de Responsabilidade Fiscal, TORNA PÚBLICO, para conhecimento de todos os munícipes que, no dia 25 de setembro do corrente, ás 09:00 horas, no Plenário da Câmara Municipal de Mirante da Serra, em atendimento aos princípios da publicidade e transparência, será realizada AUDIÊNCIA PÚBLICA. para Apresentar e Discutir a Elaboração da LDO lei de Diretrizes Orçamentárias, para o exercício de 2026.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>P TCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE RO</t>
   </si>
   <si>
     <t>REFERENTE AO PROCESSO 01351/2024, PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE MIRANTE DA SERRA, EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>JULGA</t>
   </si>
   <si>
     <t>Julgamento de Contas</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3346/prestacao_de_contas_2023_pmms_decisao-463_apl-tc_00222_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3346/prestacao_de_contas_2023_pmms_decisao-463_apl-tc_00222_24.pdf</t>
   </si>
   <si>
     <t>CONSTITUCIONAL.  PRESTAÇÃO DE CONTAS ANUAL.  CONTAS DE GOVERNO. RESULTADOS ORÇAMENTÁRIO E FINANCEIRO SUPERAVITÁRIOS.  _x000D_
 SUPERÁVIT FINANCEIRO.  CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM A EDUCAÇÃO, SAÚDE E REPASSE AO LEGISLATIVO.  _x000D_
 RESPEITO AOS LIMITES FISCAIS.  ATINGIMENTO DA META DE RESULTADOS PRIMÁRIO E NOMINAL. ATENDIMENTO DAS OBRIGAÇÕES _x000D_
 PREVIDENCIÁRIAS.  CAPAG CLASSIFICADA COMO “B”.  NÃO CUMPRIMENTO DE DETERMINAÇÕES.  IRREGULARIDADES SEM GENERALIZADA. _x000D_
 REPERCUSSÃO 1. A ocorrência de irregularidades sem repercussão generalizada não é fator preponderante para atrair juízo de reprovação às Contas prestadas. 2. A observância aos princípios constitucionais e legais aplicáveis que regem a administração pública, bem como às normas constitucionais, legais e regulamentares na execução do orçamento do município, na gestão fiscal e nas demais operações realizadas com recursos públicos ensejam que as Contas recebam parecer prévio pela aprovação.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>COREC</t>
   </si>
   <si>
     <t>Correspondências recebida</t>
   </si>
   <si>
     <t>CORRESPONDÊNCIAS RECEBIDAS</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>3110</t>
@@ -4762,234 +4777,246 @@
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>Edital de convocação dos vereadores para participar das Eleição de escolhas dos cargos de Presidente, Relator e membros das comissões permanentes para o Biênio de 2025/2026.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3281/edital_eleicao_comissoes__para_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3281/edital_eleicao_comissoes__para_2025.pdf</t>
   </si>
   <si>
     <t>PARA ELEIÇÃO DE MEMBROS DE COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA PARA COMPLETAR O BIÊNIO DE 2025/2026”.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficios</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3280/oficio_13_gv_jlss_2025..pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3280/oficio_13_gv_jlss_2025..pdf</t>
   </si>
   <si>
     <t>LEITURA DO OFÍCIO Nº 013/GV/JLSS/2025.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3307/oficio_n_15_luiz.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3307/oficio_n_15_luiz.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSMISSÃO DAS SESSÕES VIA FACEBOOK.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3286/oficio_circular_no_032_emater.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3286/oficio_circular_no_032_emater.pdf</t>
   </si>
   <si>
     <t>LEITURA DO OFÍCIO CIRCULAR Nº 032/EMATER-RO/2025, SOLICITA O USO DA PALAVRA.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3335/oficio_n_41_ezequiel.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3335/oficio_n_41_ezequiel.pdf</t>
   </si>
   <si>
     <t>SOLICITA O USO DA TRIBUNA POPULAR.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>CONHECIMENTO DA PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE MIRANTE DA SERRA  REFERENTE AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>''SOLICITANDO O USO DA TRIBUNA.</t>
   </si>
   <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3639/oficio_de_intimacao_-_tce_ro_ciencia.pdf</t>
+  </si>
+  <si>
+    <t>LEITURA DO OFÍCIO Nº 0214/26 DP-SPJ, REFERENTE AO PROCESSO Nº 01605/25, PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE MIRANTE DA SERRA RELATIVAS AO EXERCÍCIO DE 2024.</t>
+  </si>
+  <si>
     <t>3027</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>PORTARIA Nº 1112 /GP/CMMS/RO/2025 NOMEIA A COMISSÃO PARA O PROCEDIMENTO DA ELEIÇÃO DOS CARGOS DAS COMISSÕES, PARA O BIÊNIO 2025/2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3282/portaria_no_1136_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3282/portaria_no_1136_de_2025.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO PARA O PROCEDIMENTO DA ELEIÇÃO DOS CARGOS DE MEMBROS DE COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA PARA COMPLETAR O BIÊNIO DE 2025/2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>ELEIÇ</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
     <t>CEDULA 1 MEMBRO DA COMISSÃO PERMANENTE DA ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>CEDULA 2 MEMBRO COMISSÃO PERMANENTE DA EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3216/proposta_de_emenda_a_lei_organica_no_11-2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3216/proposta_de_emenda_a_lei_organica_no_11-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Art. 122-A na Lei Orgânica do Município de Mirante da Serra."</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3236/proposta_de_emenda_a_lei_organica_no_12_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3236/proposta_de_emenda_a_lei_organica_no_12_de_2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta os Artigos 29-A, 29-B, 122-B E 122-C à Lei Orgânica do Município de Mirante da Serra: Dispondo sobre a execução orçamentária obrigatória de Emendas Parlamentares Individuais, e dá outras providências".</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>PVECO</t>
   </si>
   <si>
     <t>Procedimento Votaçã para Eleição Comissões</t>
   </si>
   <si>
     <t>PROCEDIMENTO DE VOTAÇÃO CARGO A CARGO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3513/emenda_impositiva_no_1_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3513/emenda_impositiva_no_1_de_2025.pdf</t>
   </si>
   <si>
     <t>"Reserva dotação orçamentária para execução das Emendas Impositivas Individuais dos Vereadores no exercício financeiro de 2026, permitindo que as indicações específicas sejam realizadas ao longo do exercício por meio de Ofício expedido pela Presidência da Câmara Municipal ao Prefeito."</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_impositiva_no_2_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_impositiva_no_2_de_2025.pdf</t>
   </si>
   <si>
     <t>"Acresce dotação orçamentária ao Fundo Municipal de Saúde para aquisição de medicamentos, no âmbito do Projeto de Lei nº 1.535, de 30 de outubro de 2025 LOA 2026, que estima a receita e fixa a despesa do município de Mirante da Serra para o exercício financeiro de 2025, com indicação da fonte de cancelamento."</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3515/emenda_impositiva_no_3_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3515/emenda_impositiva_no_3_de_2025.pdf</t>
   </si>
   <si>
     <t>"Acresce dotação ao orçamento municipal para execução de ações vinculadas ao desenvolvimento rural, com destinação de recursos à ASCMIS e ATAM, incluindo indicação de beneficiários, CNPJ, endereço e objeto, nos termos da legislação orçamentária."</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3516/emenda_impositiva_no_4_de_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3516/emenda_impositiva_no_4_de_2025.pdf</t>
   </si>
   <si>
     <t>"Acresce dotação ao orçamento municipal para execução de ações vinculadas ao desenvolvimento rural, com destinação de recursos à APAAPE, APCS e ASPRUSC, incluindo indicação de beneficiários, CNPJ, endereço e objeto, nos termos da legislação orçamentária."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5296,67 +5323,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3123/projeto_de_lei_no_191_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_no_1469-_2024_-_altera_lei_756-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_1470.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_no_1471.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_1472.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_1473-2025_-_institui_o_programa_de_limpeza_de_fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_no_1474.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_no_1476.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_no_1477.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_1478-2025_altera_o_plano_de_aportes_para_a_garantia_dos_beneficios_previdenciarios_do_fpms_fundo_previdenciario_de_mirante.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_1479.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_no_1480.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3060/projeto_de_lei_no_1481.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_no_1482.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3095/projeto_de_lei_no_1484.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_no_1485.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei-1486.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3121/projeto_de_lei_no_1487.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3122/projeto_de_lei_no_1488.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_no_1489-2025_-_autoriza_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_no_1490-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_motoristas_de_veiculs_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3120/projeto_de_lei_no_1491-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_medicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3142/projeto_de_lei_no_1492.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3143/projeto_de_lei_no_1493.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_1494.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3152/projeto_de_lei_no__1495-2025-_autoriza_a_firmar_convenio_com_a_associacao_de_desportistas_de_urupa-atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3153/projeto_de_lei_no_1496.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3168/projeto_de_lei_1497-2025_-_alterando_a_lei__524-11_alterado_em_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3169/projeto_de_lei_1498-2025_-_alterando_a_lei_1323_-fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3170/projeto_de_lei_no_1499-2025_-_regime_sobreaviso_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3171/projeto_de_lei_no_1500.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_no_1502-_2025_-_autoriza_o_chefe_do_executivo_a_firmar_termo_de_cessao_de_uso_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_no_1503-2025_-_altera_lei_1323-2023_-_art._5o_e_6o.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_no_1504.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_no_1506-2025_dispoe_sobre_a_revogacao_da_revisao_geral_anual_dos_subsidios_dos_agentes_politicos_do_municipio_de_mirante_da_serra_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_no_1507.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei__no_1508.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3237/projeto_de_lei_no_1.509-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_1510.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_no_1511.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_1512-2025_altera_o_anexo_iii_da_lei_279-2003_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_no_1513-2025_autoriza_o_municipio_de_mirante_da_serra_a_receber_por_doacao_imovel_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3300/projeto_de_lei_no_1514.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3301/projeto_de_lei_no_1515.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_no_1516-2025_dispoe_sobre_aquisicao_de_imovel_para_fins_de_implantacao_da_garagem_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3303/projeto_de_lei_no_1517.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3304/projeto_de_lei_no_1518.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_1519.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_no_1520.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_lei_no_1521.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_1522.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3352/projeto_de_lei_no_1523.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3353/projeto_de_lei_no_1524.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3359/projeto_de_lei_no_1525-2025_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_-_refis_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_lei_no_1526.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3373/projeto_de_lei_no_1527.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_1528.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_1529.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei-1530.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_1.531_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei-1532.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_1533.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_1534.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_1.535_de_30_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3435/projeto_de_lei_no_1536.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_no_1537.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_no_1538.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3446/projeto_de_lei_no_1539.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_no_1540.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_no_1541.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3449/projeto_de_lei_no_1542.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3450/projeto_de_lei_no_1543.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_no_1.544_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_no_1.545_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_no_1.546_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_no_1.547_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_no_1.548_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_no_1.549_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3497/projeto_de_lei_no_1.550_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3517/projeto_de_lei_no_1.551_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3521/projeto_de_lei_no_1.552_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3369/mocao_de_aplausos_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3370/mocao_de_aplausos_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3381/mocao_aplauso_003_francisvan.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3382/mocao_aplauso_004_francisvan.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3416/mocao_aplauso_brenda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3417/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3418/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3419/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3420/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3421/mocao_10-1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3033/1._projeto_de_lei_190-_altera_a_estrutura_adm_-_camara_municipal_-_2025_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3124/01._projeto_de_lei_n._191_-_ubiratan_resende_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_no_192_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_do_legislativo_no_193.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_n._194_-_declara_de_utilidade_publica_a_associacao_dos_produtores_rurais_da_linha_52_-_asprus_52.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3354/projeto_de_lei_195_erag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3406/projoeto_de_lei_do_legislativo_no_197.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3494/09._projeto_de_lei_diaria_-_mesa_de_diretora1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_resolucao_n_086_altera_dia_reunioes_comissicoes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_resolucao_no_87_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3050/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3052/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3090/requerimento_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3092/requerimento_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_no_15_2025..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_16_2025..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3108/requerimento_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3109/requerimento_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3163/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_no_21_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3166/requerimento_no_22_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3181/requerimento_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3182/requerimento_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3183/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no_28_-_ver._francisco_gregorio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no_29_-_ver._francisco_gregorio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_no_33_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3228/requerimento_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_36_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3262/requerimento_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_no_45_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_eleicao_comissoes_gigliane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_no_47_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_eleicao_comissoes_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_no_50_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_no_52_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3299/requerimento_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_no_54_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3329/requerimento_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3331/requerimento_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_no_58_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_no_61_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3357/requerimento_no_63_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3371/requerimento_no_64_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3372/requerimento_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_nenen_2025_67.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_nenen_2025_68.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimento_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_cpi_no_74.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3424/cmms_requerimento-75.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3425/cmms_requerimento-77.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3426/cmms_requerimento-77_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3433/cmms_requerimento-078.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3438/cmms_requerimento-079.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3439/cmms_requerimento-080.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3456/cmms_requerimento-081.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3454/cmms_requerimento-82.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3457/cmms_requerimento-83.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3525/cmms_requerimento-084.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3526/cmms_requerimento-085.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3527/cmms_requerimento-086.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3528/cmms_requerimento-087.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3531/cmms_requerimento-089.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_001_gv_fgf_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no_002_gv_fgf_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3114/parecer_cpmp__no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3178/parecer_cpmp__no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3468/meio_ambiente_e_pesca-03.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3469/meio_ambiente_e_pesca-04.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3512/cpmp_05.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3536/cmms_parecer_comissao_permanente_de_meio_ambiente_e_pesca-06.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3086/parecer_cposp_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3087/parecer_cposp_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3161/parecer_cposp_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3271/parecer_cposp_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3325/parecer_cposp_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3326/parecer_cposp_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3379/parecer_cposp_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3466/obras_e_servicos_publicos-09.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3467/obras_e_servicos_publicos-010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3485/parecer_cposp_011.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3486/obras_e_servicos_publicos-012.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3535/cmms_parecer_comissao_permanente_de_obras_e_servicos_publicos-013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3041/parecer_cpjr__no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3042/parecer_cpjr__no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3043/parecer_cpjr__no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3044/parecer_cpjr__no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3063/parecer_cpjr__no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3094/parecer_cpjr__no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3065/parecer_cpjr__no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3066/parecer_cpjr__no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3067/parecer_cpjr__no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3075/parecer_cpjr__no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3074/parecer_cpjr__no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3101/parecer_cpjr__no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3104/parecer_cpjr__no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3106/parecer_cpjr__no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3112/parecer_cpjr__no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3125/parecer_cpjr__no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3128/parecer_cpjr__no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3129/parecer_cpjr__no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3130/parecer_cpjr__no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3131/parecer_cpjr__no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3132/parecer_cpjr__no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3145/parecer_cpjr__no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3154/parecer_cpjr__no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3155/parecer_cpjr__no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3156/parecer_cpjr__no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3157/parecer_cpjr__no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3172/parecer_cpjr__no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3173/parecer_cpjr__no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3203/parecer_cpjr__no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3204/parecer_cpjr__no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3205/parecer_cpjr__no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_cpjr__no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3207/parecer_cpjr__no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_cpjr__no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3209/parecer_cpjr__no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3220/parecer_cpjr__no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_cpjr__no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3240/parecer_cpjr__no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3241/parecer_cpjr__no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3242/parecer_cpjr__no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3243/parecer_cpjr__no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3244/parecer_cpjr__no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3245/parecer_cpjr__no_43de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3246/parecer_cpjr__no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3265/parecer_cpjr__no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3266/parecer_cpjr__no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3267/parecer_cpjr__no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3292/parecer_cpjr__no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cpjr__no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3308/parecer_cpjr__no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3311/parecer_cpjr__no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3313/parecer_cpjr__no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3314/parecer_cpjr__no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3309/parecer_cpjr__no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3310/parecer_cpjr__no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3312/parecer_cpjr__no_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3348/parecer_cpjr__no_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3361/parecer_cpjr__no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3362/parecer_cpjr__no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3363/parecer_cpjr__no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3375/parecer_cpjr__no_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3376/parecer_cpjr__no_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3387/parecer_cpjr__no_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3396/parecer_cpjr__no_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3397/parecer_cpjr__no_65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3408/parecer_cpjr__no_66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3430/cmms_parecer_comissao_permanente_de_justica_e_redacao-69.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3436/justica_e_redacao-70.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3451/cpjr_71-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3460/justica_e_redacao-72_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3461/justica_e_redacao-73_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3471/justica_e_redacao-74.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3472/parecer_cpjr_075.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3473/justica_e_redacao-076.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3474/justica_e_redacao-077.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3475/justica_e_redacao-078.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3476/justica_e_redacao-079.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3477/justica_e_redacao-080.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3498/cpjr_081.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3499/cpjr_082.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3500/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3501/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3502/cpjr_085.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3503/cpjr_086.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3532/cmms_parecer_comissao_permanente_de_justica_e_redacao-087.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3522/cmms_parecer_comissao_permanente_de_justica_e_redacao-088.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3537/cmms_parecer_comissao_permanente_de_justica_e_redacao-089.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3538/cmms_parecer_comissao_permanente_de_justica_e_redacao-090.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3539/cmms_parecer_comissao_permanente_de_justica_e_redacao-091.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3045/parecer_cpof_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3046/parecer_cpof_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3047/parecer_cpof_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3069/parecer_cpof_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3070/parecer_cpof_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3071/parecer_cpof_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3072/parecer_cpof_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3073/parecer_cpof_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3076/parecer_cpof_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3077/parecer_cpof_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3102/parecer_cpof_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3105/parecer_cpof_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3107/parecer_cpof_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3113/parecer_cpof_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3126/parecer_cpof_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3133/parecer_cpof_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3134/parecer_cpof_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3135/parecer_cpof_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3136/parecer_cpof_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_cpof_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3158/parecer_cpof_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3159/parecer_cpof_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3160/parecer_cpof_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3174/parecer_cpof_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3175/parecer_cpof_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3200/parecer_cpof_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3210/parecer_cpof_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3211/parecer_cpof_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3212/parecer_cpof_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3213/parecer_cpof_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3214/parecer_cpof_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3221/parecer_cpof_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_cpof_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3247/parecer_cpof_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3248/parecer_cpof_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_cpof_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3250/parecer_cpof_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3251/parecer_cpof_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3252/parecer_cpof_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3253/parecer_cpof_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3268/parecer_cpof_no_41_de_2025.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3269/parecer_cpof_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3270/parecer_cpof_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3294/parecer_cpof_no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3295/parecer_cpof_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3315/parecer_cpof_no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3318/parecer_cpof_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3320/parecer_cpof_no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3321/parecer_cpof_no_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3316/parecer_cpof_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3317/parecer_cpof_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3319/parecer_cpof_no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3349/parecer_cpof_no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3364/parecer_cpof_no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3365/parecer_cpof_no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3377/parecer_cpof_no_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3378/parecer_cpof_no_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3388/parecer_cpof_no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3398/parecer_cpof_no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3431/cmms_parecer_comissao_permanente_de_orcamento_e_financas-64.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3437/orcamento_e_financas-065.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3452/parecer_cpor_no_066.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3462/orcamento_e_financas-067.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3463/orcamento_e_financas-068.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3478/parecer_cpof_069.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3479/parecer_cpof_070.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3480/orcamento_e_financas-071.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3482/orcamento_e_financas-073.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3483/orcamento_e_financas-074.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3484/orcamento_e_financas-075.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3504/cpof_76.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3505/cpof_77.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3506/cpof_78.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3507/cpof_79.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3508/cpof_80.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3509/cpof_81.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3533/cmms_parecer_comissao_permanente_de_orcamento_e_financas-082.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3523/cmms_parecer_comissao_permanente_de_orcamento_e_financas-083.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3540/cmms_parecer_comissao_permanente_de_orcamento_e_financas-084.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3541/cmms_parecer_comissao_permanente_de_orcamento_e_financas-085.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3542/cmms_parecer_comissao_permanente_de_orcamento_e_financas-086.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3048/parecer_cpesas_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3049/parecer_cpesas_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cpesas_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3079/parecer_cpesas_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3081/parecer_cpesas_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3082/parecer_cpesas_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3084/parecer_cpesas_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3103/parecer_cpesas_no_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3127/parecer_cpesas_no_09_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_cpesas_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3139/parecer_cpesas_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3162/parecer_cpesas_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3176/parecer_cpesas_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3177/parecer_cpesas_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3215/parecer_cpesas_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3222/parecer_cpesas_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3254/parecer_cpesas_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3255/parecer_cpesas_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cpesas_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3272/parecer_cpesas_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3324/parecer_cpesas_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3322/parecer_cpesas_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3323/parecer_cpesas_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3432/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-27.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3453/parecer_cpesas_028.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3464/educacao_saude_e_assistencia_social-029.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3465/educacao_saude_e_assistencia_social-030.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3487/parecer_cpesas_031.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3488/educacao_saude_e_assistencia_social-032.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3489/educacao_saude_e_assistencia_social-033.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3490/educacao_saude_e_assistencia_social-034.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3510/cpesas_35.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3511/cpesas_36.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3534/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-037.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3524/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-038.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3543/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-0039.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3544/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-040.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3338/edital_de_convocacao_para_audiencia_publica_do_rgf_-_relatorio_de_gestao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3339/edital_de_convocacao_25_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3340/edital_de_convocacao_26_de_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3341/edital_de_convocacao_para_audiencia_publica_do_rgf_relatorio_de_gestao_fiscal_do_1o.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3344/edital_de_convocacao_para_audiencia_publica_plano_plurianual_ppa_2026.2029.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3367/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3368/audiencia_publica_03-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3346/prestacao_de_contas_2023_pmms_decisao-463_apl-tc_00222_24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3281/edital_eleicao_comissoes__para_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3280/oficio_13_gv_jlss_2025..pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3307/oficio_n_15_luiz.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3286/oficio_circular_no_032_emater.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3335/oficio_n_41_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3282/portaria_no_1136_de_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3216/proposta_de_emenda_a_lei_organica_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3236/proposta_de_emenda_a_lei_organica_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3513/emenda_impositiva_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_impositiva_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3515/emenda_impositiva_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3516/emenda_impositiva_no_4_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3123/projeto_de_lei_no_191_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3032/projeto_de_lei_no_1469-_2024_-_altera_lei_756-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_1470.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3031/projeto_de_lei_no_1471.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_1472.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3051/projeto_de_lei_no_1473-2025_-_institui_o_programa_de_limpeza_de_fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_no_1474.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_no_1476.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_no_1477.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_1478-2025_altera_o_plano_de_aportes_para_a_garantia_dos_beneficios_previdenciarios_do_fpms_fundo_previdenciario_de_mirante.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_1479.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_no_1480.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3060/projeto_de_lei_no_1481.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3062/projeto_de_lei_no_1482.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3095/projeto_de_lei_no_1484.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3100/projeto_de_lei_no_1485.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3111/projeto_de_lei-1486.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3121/projeto_de_lei_no_1487.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3122/projeto_de_lei_no_1488.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3118/projeto_de_lei_no_1489-2025_-_autoriza_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3119/projeto_de_lei_no_1490-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_motoristas_de_veiculs_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3120/projeto_de_lei_no_1491-2025_-_dispoe_sobre_concessao_de_indenizacao_aos_medicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3142/projeto_de_lei_no_1492.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3143/projeto_de_lei_no_1493.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_1494.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3152/projeto_de_lei_no__1495-2025-_autoriza_a_firmar_convenio_com_a_associacao_de_desportistas_de_urupa-atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3153/projeto_de_lei_no_1496.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3168/projeto_de_lei_1497-2025_-_alterando_a_lei__524-11_alterado_em_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3169/projeto_de_lei_1498-2025_-_alterando_a_lei_1323_-fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3170/projeto_de_lei_no_1499-2025_-_regime_sobreaviso_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3171/projeto_de_lei_no_1500.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3188/projeto_de_lei_no_1502-_2025_-_autoriza_o_chefe_do_executivo_a_firmar_termo_de_cessao_de_uso_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3189/projeto_de_lei_no_1503-2025_-_altera_lei_1323-2023_-_art._5o_e_6o.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3197/projeto_de_lei_no_1504.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_lei_no_1506-2025_dispoe_sobre_a_revogacao_da_revisao_geral_anual_dos_subsidios_dos_agentes_politicos_do_municipio_de_mirante_da_serra_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_lei_no_1507.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3230/projeto_de_lei__no_1508.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3237/projeto_de_lei_no_1.509-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_1510.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3239/projeto_de_lei_no_1511.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_1512-2025_altera_o_anexo_iii_da_lei_279-2003_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3289/projeto_de_lei_no_1513-2025_autoriza_o_municipio_de_mirante_da_serra_a_receber_por_doacao_imovel_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3300/projeto_de_lei_no_1514.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3301/projeto_de_lei_no_1515.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3302/projeto_de_lei_no_1516-2025_dispoe_sobre_aquisicao_de_imovel_para_fins_de_implantacao_da_garagem_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3303/projeto_de_lei_no_1517.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3304/projeto_de_lei_no_1518.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_1519.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3306/projeto_de_lei_no_1520.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_lei_no_1521.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_1522.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3352/projeto_de_lei_no_1523.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3353/projeto_de_lei_no_1524.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3359/projeto_de_lei_no_1525-2025_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_-_refis_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_lei_no_1526.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3373/projeto_de_lei_no_1527.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_1528.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_1529.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3395/projeto_de_lei-1530.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_1.531_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei-1532.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_1533.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_1534.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_1.535_de_30_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3435/projeto_de_lei_no_1536.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3444/projeto_de_lei_no_1537.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3445/projeto_de_lei_no_1538.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3446/projeto_de_lei_no_1539.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3447/projeto_de_lei_no_1540.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3448/projeto_de_lei_no_1541.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3449/projeto_de_lei_no_1542.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3450/projeto_de_lei_no_1543.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3458/projeto_de_lei_no_1.544_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3459/projeto_de_lei_no_1.545_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3491/projeto_de_lei_no_1.546_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3492/projeto_de_lei_no_1.547_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_lei_no_1.548_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3496/projeto_de_lei_no_1.549_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3497/projeto_de_lei_no_1.550_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3517/projeto_de_lei_no_1.551_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3521/projeto_de_lei_no_1.552_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3369/mocao_de_aplausos_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3370/mocao_de_aplausos_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3381/mocao_aplauso_003_francisvan.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3382/mocao_aplauso_004_francisvan.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3416/mocao_aplauso_brenda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3417/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3418/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3419/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3420/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3421/mocao_10-1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3033/1._projeto_de_lei_190-_altera_a_estrutura_adm_-_camara_municipal_-_2025_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3124/01._projeto_de_lei_n._191_-_ubiratan_resende_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3196/projeto_de_lei_no_192_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3231/projeto_de_lei_do_legislativo_no_193.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_n._194_-_declara_de_utilidade_publica_a_associacao_dos_produtores_rurais_da_linha_52_-_asprus_52.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3354/projeto_de_lei_195_erag.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3593/projeto_de_lei_legislativo_no_196_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3406/projoeto_de_lei_do_legislativo_no_197.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3494/09._projeto_de_lei_diaria_-_mesa_de_diretora1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3144/projeto_de_resolucao_n_086_altera_dia_reunioes_comissicoes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3195/projeto_de_resolucao_no_87_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3050/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3052/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3090/requerimento_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3092/requerimento_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_no_15_2025..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_16_2025..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3108/requerimento_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3109/requerimento_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3140/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3163/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3165/requerimento_no_21_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3166/requerimento_no_22_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3179/requerimento_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3180/requerimento_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3181/requerimento_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3182/requerimento_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3183/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no_28_-_ver._francisco_gregorio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no_29_-_ver._francisco_gregorio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3192/requerimento_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3193/requerimento_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3224/requerimento_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3225/requerimento_no_33_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3228/requerimento_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_36_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3234/requerimento_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3263/requerimento_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3257/requerimento_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3258/requerimento_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3259/requerimento_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3261/requerimento_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3262/requerimento_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3273/requerimento_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3274/requerimento_no_45_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3276/requerimento_eleicao_comissoes_gigliane.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3275/requerimento_no_47_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_eleicao_comissoes_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3290/requerimento_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3296/requerimento_no_50_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3297/requerimento_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3298/requerimento_no_52_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3299/requerimento_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3328/requerimento_no_54_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3329/requerimento_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3330/requerimento_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3331/requerimento_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3333/requerimento_no_58_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3334/requerimento_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3343/requerimento_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3355/requerimento_no_61_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3356/requerimento_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3357/requerimento_no_63_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3371/requerimento_no_64_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3372/requerimento_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3383/requerimento_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3384/requerimento_nenen_2025_67.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3385/requerimento_nenen_2025_68.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3386/requerimento_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3390/requerimento_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3402/requerimento_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3391/requerimento_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3392/requerimento_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3393/requerimento_cpi_no_74.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3424/cmms_requerimento-75.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3425/cmms_requerimento-77.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3426/cmms_requerimento-77_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3433/cmms_requerimento-078.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3438/cmms_requerimento-079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3439/cmms_requerimento-080.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3456/cmms_requerimento-081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3454/cmms_requerimento-82.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3457/cmms_requerimento-83.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3525/cmms_requerimento-084.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3526/cmms_requerimento-085.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3527/cmms_requerimento-086.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3528/cmms_requerimento-087.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3531/cmms_requerimento-089.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_001_gv_fgf_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no_002_gv_fgf_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3114/parecer_cpmp__no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3178/parecer_cpmp__no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3468/meio_ambiente_e_pesca-03.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3469/meio_ambiente_e_pesca-04.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3512/cpmp_05.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3536/cmms_parecer_comissao_permanente_de_meio_ambiente_e_pesca-06.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3086/parecer_cposp_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3087/parecer_cposp_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3161/parecer_cposp_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3271/parecer_cposp_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3325/parecer_cposp_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3326/parecer_cposp_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3379/parecer_cposp_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3466/obras_e_servicos_publicos-09.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3467/obras_e_servicos_publicos-010.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3485/parecer_cposp_011.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3486/obras_e_servicos_publicos-012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3535/cmms_parecer_comissao_permanente_de_obras_e_servicos_publicos-013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3041/parecer_cpjr__no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3042/parecer_cpjr__no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3043/parecer_cpjr__no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3044/parecer_cpjr__no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3063/parecer_cpjr__no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3094/parecer_cpjr__no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3065/parecer_cpjr__no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3066/parecer_cpjr__no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3067/parecer_cpjr__no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3075/parecer_cpjr__no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3074/parecer_cpjr__no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3101/parecer_cpjr__no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3104/parecer_cpjr__no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3106/parecer_cpjr__no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3112/parecer_cpjr__no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3125/parecer_cpjr__no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3128/parecer_cpjr__no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3129/parecer_cpjr__no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3130/parecer_cpjr__no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3131/parecer_cpjr__no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3132/parecer_cpjr__no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3145/parecer_cpjr__no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3154/parecer_cpjr__no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3155/parecer_cpjr__no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3156/parecer_cpjr__no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3157/parecer_cpjr__no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3172/parecer_cpjr__no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3173/parecer_cpjr__no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3203/parecer_cpjr__no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3204/parecer_cpjr__no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3205/parecer_cpjr__no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3206/parecer_cpjr__no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3207/parecer_cpjr__no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3208/parecer_cpjr__no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3209/parecer_cpjr__no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3220/parecer_cpjr__no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3226/parecer_cpjr__no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3240/parecer_cpjr__no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3241/parecer_cpjr__no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3242/parecer_cpjr__no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3243/parecer_cpjr__no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3244/parecer_cpjr__no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3245/parecer_cpjr__no_43de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3246/parecer_cpjr__no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3265/parecer_cpjr__no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3266/parecer_cpjr__no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3267/parecer_cpjr__no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3292/parecer_cpjr__no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3293/parecer_cpjr__no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3308/parecer_cpjr__no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3311/parecer_cpjr__no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3313/parecer_cpjr__no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3314/parecer_cpjr__no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3309/parecer_cpjr__no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3310/parecer_cpjr__no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3312/parecer_cpjr__no_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3348/parecer_cpjr__no_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3361/parecer_cpjr__no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3362/parecer_cpjr__no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3363/parecer_cpjr__no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3375/parecer_cpjr__no_61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3376/parecer_cpjr__no_62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3387/parecer_cpjr__no_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3396/parecer_cpjr__no_64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3397/parecer_cpjr__no_65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3408/parecer_cpjr__no_66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3430/cmms_parecer_comissao_permanente_de_justica_e_redacao-69.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3436/justica_e_redacao-70.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3451/cpjr_71-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3460/justica_e_redacao-72_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3461/justica_e_redacao-73_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3471/justica_e_redacao-74.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3472/parecer_cpjr_075.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3473/justica_e_redacao-076.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3474/justica_e_redacao-077.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3475/justica_e_redacao-078.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3476/justica_e_redacao-079.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3477/justica_e_redacao-080.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3498/cpjr_081.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3499/cpjr_082.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3500/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3501/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3502/cpjr_085.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3503/cpjr_086.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3532/cmms_parecer_comissao_permanente_de_justica_e_redacao-087.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3522/cmms_parecer_comissao_permanente_de_justica_e_redacao-088.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3537/cmms_parecer_comissao_permanente_de_justica_e_redacao-089.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3538/cmms_parecer_comissao_permanente_de_justica_e_redacao-090.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3539/cmms_parecer_comissao_permanente_de_justica_e_redacao-091.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3045/parecer_cpof_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3046/parecer_cpof_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3047/parecer_cpof_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3069/parecer_cpof_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3070/parecer_cpof_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3071/parecer_cpof_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3072/parecer_cpof_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3073/parecer_cpof_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3076/parecer_cpof_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3077/parecer_cpof_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3102/parecer_cpof_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3105/parecer_cpof_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3107/parecer_cpof_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3113/parecer_cpof_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3126/parecer_cpof_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3133/parecer_cpof_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3134/parecer_cpof_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3135/parecer_cpof_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3136/parecer_cpof_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3137/parecer_cpof_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3158/parecer_cpof_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3159/parecer_cpof_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3160/parecer_cpof_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3174/parecer_cpof_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3175/parecer_cpof_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3200/parecer_cpof_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3210/parecer_cpof_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3211/parecer_cpof_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3212/parecer_cpof_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3213/parecer_cpof_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3214/parecer_cpof_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3221/parecer_cpof_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3227/parecer_cpof_no_33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3247/parecer_cpof_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3248/parecer_cpof_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3249/parecer_cpof_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3250/parecer_cpof_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3251/parecer_cpof_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3252/parecer_cpof_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3253/parecer_cpof_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3268/parecer_cpof_no_41_de_2025.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3269/parecer_cpof_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3270/parecer_cpof_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3294/parecer_cpof_no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3295/parecer_cpof_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3315/parecer_cpof_no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3318/parecer_cpof_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3320/parecer_cpof_no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3321/parecer_cpof_no_49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3316/parecer_cpof_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3317/parecer_cpof_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3319/parecer_cpof_no_52_de_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3349/parecer_cpof_no_53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3364/parecer_cpof_no_54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3365/parecer_cpof_no_55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3377/parecer_cpof_no_56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3378/parecer_cpof_no_57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3388/parecer_cpof_no_58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3398/parecer_cpof_no_59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3431/cmms_parecer_comissao_permanente_de_orcamento_e_financas-64.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3437/orcamento_e_financas-065.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3452/parecer_cpor_no_066.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3462/orcamento_e_financas-067.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3463/orcamento_e_financas-068.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3478/parecer_cpof_069.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3479/parecer_cpof_070.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3480/orcamento_e_financas-071.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3482/orcamento_e_financas-073.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3483/orcamento_e_financas-074.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3484/orcamento_e_financas-075.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3504/cpof_76.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3505/cpof_77.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3506/cpof_78.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3507/cpof_79.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3508/cpof_80.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3509/cpof_81.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3533/cmms_parecer_comissao_permanente_de_orcamento_e_financas-082.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3523/cmms_parecer_comissao_permanente_de_orcamento_e_financas-083.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3540/cmms_parecer_comissao_permanente_de_orcamento_e_financas-084.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3541/cmms_parecer_comissao_permanente_de_orcamento_e_financas-085.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3542/cmms_parecer_comissao_permanente_de_orcamento_e_financas-086.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3048/parecer_cpesas_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3049/parecer_cpesas_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3078/parecer_cpesas_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3079/parecer_cpesas_no_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3081/parecer_cpesas_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3082/parecer_cpesas_no_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3084/parecer_cpesas_no_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3103/parecer_cpesas_no_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3127/parecer_cpesas_no_09_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3138/parecer_cpesas_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3139/parecer_cpesas_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3162/parecer_cpesas_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3176/parecer_cpesas_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3177/parecer_cpesas_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3215/parecer_cpesas_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3222/parecer_cpesas_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3254/parecer_cpesas_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3255/parecer_cpesas_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3256/parecer_cpesas_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3272/parecer_cpesas_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3324/parecer_cpesas_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3322/parecer_cpesas_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3323/parecer_cpesas_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3432/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-27.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3453/parecer_cpesas_028.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3464/educacao_saude_e_assistencia_social-029.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3465/educacao_saude_e_assistencia_social-030.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3487/parecer_cpesas_031.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3488/educacao_saude_e_assistencia_social-032.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3489/educacao_saude_e_assistencia_social-033.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3490/educacao_saude_e_assistencia_social-034.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3510/cpesas_35.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3511/cpesas_36.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3534/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-037.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3524/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-038.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3543/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-0039.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3544/cmms_parecer_comissao_permanente_de_educacao_saude_e_assistencia_social-040.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3338/edital_de_convocacao_para_audiencia_publica_do_rgf_-_relatorio_de_gestao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3339/edital_de_convocacao_25_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3340/edital_de_convocacao_26_de_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3341/edital_de_convocacao_para_audiencia_publica_do_rgf_relatorio_de_gestao_fiscal_do_1o.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3344/edital_de_convocacao_para_audiencia_publica_plano_plurianual_ppa_2026.2029.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3367/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3368/audiencia_publica_03-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3346/prestacao_de_contas_2023_pmms_decisao-463_apl-tc_00222_24.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3281/edital_eleicao_comissoes__para_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3280/oficio_13_gv_jlss_2025..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3307/oficio_n_15_luiz.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3286/oficio_circular_no_032_emater.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3335/oficio_n_41_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3639/oficio_de_intimacao_-_tce_ro_ciencia.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3282/portaria_no_1136_de_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3216/proposta_de_emenda_a_lei_organica_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3236/proposta_de_emenda_a_lei_organica_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3513/emenda_impositiva_no_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3514/emenda_impositiva_no_2_de_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3515/emenda_impositiva_no_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2025/3516/emenda_impositiva_no_4_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H505"/>
+  <dimension ref="A1:H507"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="126.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="246.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="182.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8028,10310 +8055,10359 @@
       </c>
       <c r="G104" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H104" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>406</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>407</v>
       </c>
       <c r="D105" t="s">
         <v>381</v>
       </c>
       <c r="E105" t="s">
         <v>382</v>
       </c>
       <c r="F105" t="s">
+        <v>343</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>410</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D106" t="s">
         <v>381</v>
       </c>
       <c r="E106" t="s">
         <v>382</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>412</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H106" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>415</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>416</v>
       </c>
       <c r="D107" t="s">
-        <v>417</v>
+        <v>381</v>
       </c>
       <c r="E107" t="s">
-        <v>418</v>
+        <v>382</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="H107" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>419</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>420</v>
+      </c>
+      <c r="D108" t="s">
         <v>421</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="E108" t="s">
         <v>422</v>
       </c>
-      <c r="D108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>343</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H108" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>425</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>426</v>
       </c>
       <c r="D109" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="E109" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="F109" t="s">
-        <v>18</v>
+        <v>343</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>14</v>
+        <v>427</v>
       </c>
       <c r="H109" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>327</v>
+        <v>430</v>
       </c>
       <c r="D110" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="E110" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="F110" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>327</v>
+      </c>
+      <c r="D111" t="s">
+        <v>433</v>
+      </c>
+      <c r="E111" t="s">
         <v>434</v>
       </c>
-      <c r="B111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>435</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>14</v>
+        <v>436</v>
       </c>
       <c r="H111" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D112" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E112" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D113" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E113" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D114" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E114" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>442</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>351</v>
+      </c>
+      <c r="D115" t="s">
+        <v>433</v>
+      </c>
+      <c r="E115" t="s">
+        <v>434</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" t="s">
         <v>439</v>
-      </c>
-[...19 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D116" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E116" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F116" t="s">
-        <v>18</v>
+        <v>352</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="H116" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D117" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E117" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F117" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H117" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D118" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E118" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>14</v>
+        <v>449</v>
       </c>
       <c r="H118" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D119" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E119" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F119" t="s">
-        <v>352</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>450</v>
+        <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D120" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E120" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F120" t="s">
         <v>352</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H120" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>456</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>457</v>
       </c>
       <c r="D121" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E121" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F121" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>458</v>
       </c>
       <c r="H121" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>460</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>461</v>
       </c>
       <c r="D122" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E122" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F122" t="s">
+        <v>343</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>464</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>465</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>433</v>
+      </c>
+      <c r="E123" t="s">
+        <v>434</v>
+      </c>
+      <c r="F123" t="s">
         <v>466</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H123" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>469</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>470</v>
       </c>
       <c r="D124" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E124" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F124" t="s">
-        <v>431</v>
+        <v>343</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H124" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>473</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>474</v>
       </c>
       <c r="D125" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E125" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F125" t="s">
+        <v>435</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>477</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>478</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>433</v>
+      </c>
+      <c r="E126" t="s">
+        <v>434</v>
+      </c>
+      <c r="F126" t="s">
         <v>479</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H126" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>482</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>483</v>
       </c>
       <c r="D127" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E127" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F127" t="s">
         <v>403</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H127" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>486</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>487</v>
       </c>
       <c r="D128" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E128" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F128" t="s">
-        <v>18</v>
+        <v>403</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>488</v>
       </c>
       <c r="H128" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>490</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>491</v>
       </c>
       <c r="D129" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E129" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F129" t="s">
-        <v>431</v>
+        <v>18</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>492</v>
       </c>
       <c r="H129" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>494</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>495</v>
       </c>
       <c r="D130" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E130" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F130" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H130" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>498</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>499</v>
       </c>
       <c r="D131" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E131" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F131" t="s">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>500</v>
       </c>
       <c r="H131" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>502</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>503</v>
       </c>
       <c r="D132" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E132" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F132" t="s">
-        <v>431</v>
+        <v>466</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H132" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>506</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>507</v>
       </c>
       <c r="D133" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E133" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F133" t="s">
-        <v>352</v>
+        <v>435</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H133" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>510</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>511</v>
       </c>
       <c r="D134" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E134" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F134" t="s">
         <v>352</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H134" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>514</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>515</v>
       </c>
       <c r="D135" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E135" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F135" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H135" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>518</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>519</v>
       </c>
       <c r="D136" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E136" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F136" t="s">
-        <v>403</v>
+        <v>334</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H136" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>522</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>523</v>
       </c>
       <c r="D137" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E137" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F137" t="s">
-        <v>343</v>
+        <v>403</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>524</v>
       </c>
       <c r="H137" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>526</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>527</v>
       </c>
       <c r="D138" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E138" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F138" t="s">
         <v>343</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H138" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>530</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>531</v>
       </c>
       <c r="D139" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E139" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F139" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H139" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>534</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>535</v>
       </c>
       <c r="D140" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E140" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F140" t="s">
         <v>352</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H140" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>538</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>539</v>
       </c>
       <c r="D141" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E141" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F141" t="s">
-        <v>403</v>
+        <v>352</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H141" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>542</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>543</v>
       </c>
       <c r="D142" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E142" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F142" t="s">
         <v>403</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H142" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>546</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>547</v>
       </c>
       <c r="D143" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E143" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F143" t="s">
-        <v>334</v>
+        <v>403</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H143" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>550</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>551</v>
       </c>
       <c r="D144" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E144" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F144" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H144" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>554</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>555</v>
       </c>
       <c r="D145" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E145" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F145" t="s">
-        <v>403</v>
+        <v>352</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H145" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>558</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>559</v>
       </c>
       <c r="D146" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E146" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F146" t="s">
         <v>403</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H146" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>562</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>563</v>
       </c>
       <c r="D147" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E147" t="s">
-        <v>430</v>
+        <v>434</v>
+      </c>
+      <c r="F147" t="s">
+        <v>403</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>564</v>
       </c>
       <c r="H147" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>566</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>567</v>
       </c>
       <c r="D148" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E148" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H148" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>570</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>571</v>
       </c>
       <c r="D149" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E149" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H149" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>574</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>575</v>
       </c>
       <c r="D150" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E150" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F150" t="s">
-        <v>334</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>576</v>
       </c>
       <c r="H150" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>578</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>579</v>
       </c>
       <c r="D151" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E151" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F151" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H151" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>582</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>583</v>
       </c>
       <c r="D152" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E152" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>352</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H152" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>586</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>587</v>
       </c>
       <c r="D153" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E153" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F153" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H153" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>590</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>591</v>
       </c>
       <c r="D154" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E154" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F154" t="s">
         <v>403</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H154" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>594</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>595</v>
       </c>
       <c r="D155" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E155" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F155" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H155" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>598</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>599</v>
       </c>
       <c r="D156" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E156" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F156" t="s">
-        <v>18</v>
+        <v>435</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H156" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>602</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>603</v>
       </c>
       <c r="D157" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E157" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F157" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H157" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>606</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>607</v>
       </c>
       <c r="D158" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E158" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F158" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H158" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>610</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>611</v>
       </c>
       <c r="D159" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E159" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F159" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H159" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>614</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>615</v>
       </c>
       <c r="D160" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E160" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F160" t="s">
-        <v>343</v>
+        <v>435</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H160" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>618</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>619</v>
       </c>
       <c r="D161" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E161" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F161" t="s">
-        <v>403</v>
+        <v>343</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H161" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>622</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>623</v>
       </c>
       <c r="D162" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E162" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F162" t="s">
-        <v>18</v>
+        <v>403</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>624</v>
       </c>
       <c r="H162" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>626</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>627</v>
       </c>
       <c r="D163" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E163" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F163" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>628</v>
       </c>
       <c r="H163" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>630</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>631</v>
       </c>
       <c r="D164" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E164" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F164" t="s">
         <v>403</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>632</v>
       </c>
       <c r="H164" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>634</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>635</v>
       </c>
       <c r="D165" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E165" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F165" t="s">
-        <v>18</v>
+        <v>403</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H165" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>638</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>639</v>
       </c>
       <c r="D166" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E166" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F166" t="s">
         <v>18</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>640</v>
       </c>
       <c r="H166" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>642</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>643</v>
       </c>
       <c r="D167" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E167" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F167" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>644</v>
       </c>
       <c r="H167" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>646</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>647</v>
       </c>
       <c r="D168" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E168" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F168" t="s">
-        <v>18</v>
+        <v>403</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H168" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>650</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>651</v>
       </c>
       <c r="D169" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E169" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F169" t="s">
         <v>18</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>652</v>
       </c>
       <c r="H169" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>654</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>655</v>
       </c>
       <c r="D170" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E170" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F170" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H170" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>658</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>659</v>
       </c>
       <c r="D171" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E171" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F171" t="s">
-        <v>462</v>
+        <v>403</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>660</v>
       </c>
       <c r="H171" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>662</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>663</v>
       </c>
       <c r="D172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E172" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F172" t="s">
+        <v>466</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>666</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>667</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
+        <v>433</v>
+      </c>
+      <c r="E173" t="s">
+        <v>434</v>
+      </c>
+      <c r="F173" t="s">
         <v>668</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H173" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>671</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>672</v>
       </c>
       <c r="D174" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E174" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F174" t="s">
         <v>403</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H174" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>675</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>676</v>
       </c>
       <c r="D175" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E175" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F175" t="s">
-        <v>343</v>
+        <v>403</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H175" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>679</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>680</v>
       </c>
       <c r="D176" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E176" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F176" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H176" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>683</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>684</v>
       </c>
       <c r="D177" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E177" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F177" t="s">
         <v>334</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H177" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>687</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>688</v>
       </c>
       <c r="D178" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E178" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F178" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>689</v>
       </c>
       <c r="H178" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>691</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>692</v>
       </c>
       <c r="D179" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E179" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F179" t="s">
-        <v>462</v>
+        <v>343</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>693</v>
       </c>
       <c r="H179" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>695</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>696</v>
       </c>
       <c r="D180" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E180" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F180" t="s">
-        <v>18</v>
+        <v>466</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H180" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>699</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>700</v>
       </c>
       <c r="D181" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E181" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F181" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>701</v>
       </c>
       <c r="H181" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>703</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>704</v>
       </c>
       <c r="D182" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E182" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F182" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>707</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>708</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
+        <v>433</v>
+      </c>
+      <c r="E183" t="s">
+        <v>434</v>
+      </c>
+      <c r="F183" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>710</v>
       </c>
       <c r="H183" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>712</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>713</v>
       </c>
       <c r="D184" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E184" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F184" t="s">
         <v>714</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H184" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>717</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>718</v>
       </c>
       <c r="D185" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E185" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F185" t="s">
-        <v>403</v>
+        <v>719</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="H185" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D186" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E186" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F186" t="s">
-        <v>343</v>
+        <v>403</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H186" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D187" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E187" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F187" t="s">
-        <v>18</v>
+        <v>343</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H187" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D188" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E188" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F188" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H188" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D189" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E189" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F189" t="s">
         <v>403</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H189" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D190" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E190" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F190" t="s">
-        <v>343</v>
+        <v>403</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H190" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D191" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E191" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F191" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="H191" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D192" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E192" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F192" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H192" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D193" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E193" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F193" t="s">
-        <v>18</v>
+        <v>352</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H193" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D194" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E194" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F194" t="s">
         <v>18</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H194" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>416</v>
+        <v>759</v>
       </c>
       <c r="D195" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E195" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F195" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="H195" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D196" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E196" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F196" t="s">
         <v>403</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="H196" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>426</v>
       </c>
       <c r="D197" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E197" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="F197" t="s">
-        <v>18</v>
+        <v>403</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="H197" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>327</v>
+        <v>430</v>
       </c>
       <c r="D198" t="s">
-        <v>767</v>
+        <v>433</v>
       </c>
       <c r="E198" t="s">
-        <v>768</v>
+        <v>434</v>
       </c>
       <c r="F198" t="s">
-        <v>343</v>
+        <v>18</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H198" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>771</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D199" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E199" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F199" t="s">
         <v>343</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H199" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D200" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E200" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F200" t="s">
         <v>343</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>14</v>
+        <v>777</v>
       </c>
       <c r="H200" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D201" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E201" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F201" t="s">
-        <v>431</v>
+        <v>343</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D202" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E202" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F202" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H202" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D203" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="E203" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="F203" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="D204" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="E204" t="s">
-        <v>784</v>
+        <v>773</v>
       </c>
       <c r="F204" t="s">
-        <v>785</v>
+        <v>435</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D205" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E205" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F205" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="H205" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D206" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E206" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F206" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H206" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D207" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E207" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F207" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="H207" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D208" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E208" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F208" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="H208" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D209" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E209" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F209" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="H209" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="D210" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E210" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="F210" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>806</v>
       </c>
       <c r="H210" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>808</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D211" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E211" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F211" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="H211" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D212" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E212" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F212" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H212" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D213" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E213" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F213" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="H213" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D214" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E214" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F214" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="H214" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D215" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E215" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F215" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="H215" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D216" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E216" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F216" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="H216" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D217" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E217" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F217" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>14</v>
+        <v>829</v>
       </c>
       <c r="H217" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D218" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E218" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F218" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>829</v>
+        <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D219" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E219" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F219" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="H219" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D220" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E220" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F220" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="H220" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>457</v>
       </c>
       <c r="D221" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E221" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F221" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="H221" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>461</v>
       </c>
       <c r="D222" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E222" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="F222" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="H222" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>327</v>
+        <v>465</v>
       </c>
       <c r="D223" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E223" t="s">
-        <v>844</v>
+        <v>809</v>
       </c>
       <c r="F223" t="s">
-        <v>845</v>
+        <v>810</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>846</v>
       </c>
       <c r="H223" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>848</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D224" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E224" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F224" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="H224" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D225" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E225" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F225" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H225" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D226" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E226" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F226" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="H226" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D227" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E227" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F227" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H227" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D228" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E228" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F228" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="H228" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D229" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E229" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F229" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H229" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D230" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E230" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F230" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="H230" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D231" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E231" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F231" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="H231" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D232" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E232" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F232" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="H232" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D233" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E233" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F233" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="H233" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>457</v>
       </c>
       <c r="D234" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E234" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F234" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="H234" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>461</v>
       </c>
       <c r="D235" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E235" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F235" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H235" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D236" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E236" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F236" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="H236" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>470</v>
       </c>
       <c r="D237" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E237" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F237" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H237" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>474</v>
       </c>
       <c r="D238" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E238" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F238" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="H238" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D239" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E239" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F239" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="H239" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>483</v>
       </c>
       <c r="D240" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E240" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F240" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="H240" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>487</v>
       </c>
       <c r="D241" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E241" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F241" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="H241" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>491</v>
       </c>
       <c r="D242" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E242" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F242" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="H242" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>495</v>
       </c>
       <c r="D243" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E243" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F243" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="H243" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>499</v>
       </c>
       <c r="D244" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E244" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F244" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="H244" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>503</v>
       </c>
       <c r="D245" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E245" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F245" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="H245" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>507</v>
       </c>
       <c r="D246" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E246" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F246" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="H246" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>511</v>
       </c>
       <c r="D247" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E247" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F247" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="H247" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>515</v>
       </c>
       <c r="D248" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E248" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F248" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="H248" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>519</v>
       </c>
       <c r="D249" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E249" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F249" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="H249" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>523</v>
       </c>
       <c r="D250" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E250" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F250" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="H250" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>527</v>
       </c>
       <c r="D251" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E251" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F251" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="H251" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>531</v>
       </c>
       <c r="D252" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E252" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F252" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="H252" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>535</v>
       </c>
       <c r="D253" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E253" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F253" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="H253" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>539</v>
       </c>
       <c r="D254" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E254" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F254" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="H254" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>543</v>
       </c>
       <c r="D255" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E255" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F255" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="H255" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>547</v>
       </c>
       <c r="D256" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E256" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F256" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="H256" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>551</v>
       </c>
       <c r="D257" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E257" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F257" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="H257" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>555</v>
       </c>
       <c r="D258" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E258" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F258" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="H258" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>559</v>
       </c>
       <c r="D259" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E259" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F259" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="H259" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>563</v>
       </c>
       <c r="D260" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E260" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F260" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="H260" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>567</v>
       </c>
       <c r="D261" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E261" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F261" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H261" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>571</v>
       </c>
       <c r="D262" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E262" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F262" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="H262" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>575</v>
       </c>
       <c r="D263" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E263" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F263" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H263" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>579</v>
       </c>
       <c r="D264" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E264" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F264" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="H264" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>583</v>
       </c>
       <c r="D265" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E265" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F265" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="H265" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>587</v>
       </c>
       <c r="D266" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E266" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F266" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="H266" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>591</v>
       </c>
       <c r="D267" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E267" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F267" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="H267" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>595</v>
       </c>
       <c r="D268" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E268" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F268" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="H268" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>599</v>
       </c>
       <c r="D269" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E269" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F269" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="H269" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>603</v>
       </c>
       <c r="D270" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E270" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F270" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="H270" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>607</v>
       </c>
       <c r="D271" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E271" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F271" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="H271" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>611</v>
       </c>
       <c r="D272" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E272" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F272" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="H272" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>615</v>
       </c>
       <c r="D273" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E273" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F273" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="H273" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>619</v>
       </c>
       <c r="D274" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E274" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F274" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H274" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>623</v>
       </c>
       <c r="D275" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E275" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F275" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="H275" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>627</v>
       </c>
       <c r="D276" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E276" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F276" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H276" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>631</v>
       </c>
       <c r="D277" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E277" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F277" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="H277" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>635</v>
       </c>
       <c r="D278" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E278" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F278" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H278" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>639</v>
       </c>
       <c r="D279" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E279" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F279" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H279" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>643</v>
       </c>
       <c r="D280" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E280" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F280" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="H280" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>647</v>
       </c>
       <c r="D281" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E281" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F281" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="H281" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>651</v>
       </c>
       <c r="D282" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E282" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F282" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="H282" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>655</v>
       </c>
       <c r="D283" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E283" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F283" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="H283" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>659</v>
       </c>
       <c r="D284" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E284" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F284" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="H284" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>663</v>
       </c>
       <c r="D285" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E285" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F285" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="H285" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D286" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E286" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F286" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="H286" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>672</v>
       </c>
       <c r="D287" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E287" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F287" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="H287" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>676</v>
       </c>
       <c r="D288" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E288" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F288" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="H288" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>680</v>
       </c>
       <c r="D289" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E289" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F289" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>14</v>
+        <v>1046</v>
       </c>
       <c r="H289" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>684</v>
       </c>
       <c r="D290" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E290" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F290" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>688</v>
       </c>
       <c r="D291" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E291" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F291" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1048</v>
+        <v>14</v>
       </c>
       <c r="H291" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>692</v>
       </c>
       <c r="D292" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E292" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F292" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="H292" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>696</v>
       </c>
       <c r="D293" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E293" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F293" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="H293" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>700</v>
       </c>
       <c r="D294" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E294" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F294" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="H294" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>704</v>
       </c>
       <c r="D295" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E295" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F295" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="H295" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D296" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E296" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F296" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="H296" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>713</v>
       </c>
       <c r="D297" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E297" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F297" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="H297" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>718</v>
       </c>
       <c r="D298" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E298" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F298" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="H298" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D299" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E299" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F299" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="H299" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D300" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E300" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F300" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="H300" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D301" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E301" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F301" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="H301" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D302" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E302" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F302" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H302" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D303" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E303" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F303" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="H303" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D304" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E304" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F304" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="H304" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D305" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E305" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F305" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="H305" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D306" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E306" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F306" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="H306" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D307" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E307" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F307" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="H307" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>416</v>
+        <v>759</v>
       </c>
       <c r="D308" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E308" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F308" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="H308" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D309" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E309" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F309" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="H309" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1105</v>
+        <v>426</v>
       </c>
       <c r="D310" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E310" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F310" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H310" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>426</v>
+        <v>1110</v>
       </c>
       <c r="D311" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E311" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F311" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H311" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1112</v>
+        <v>430</v>
       </c>
       <c r="D312" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E312" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F312" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H312" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="D313" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E313" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="F313" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H313" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>327</v>
+        <v>1121</v>
       </c>
       <c r="D314" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E314" t="s">
-        <v>1120</v>
+        <v>849</v>
       </c>
       <c r="F314" t="s">
-        <v>1121</v>
+        <v>850</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="H314" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1124</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D315" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E315" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F315" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="H315" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D316" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E316" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F316" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="H316" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D317" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E317" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F317" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H317" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D318" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E318" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F318" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="H318" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D319" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E319" t="s">
-        <v>1120</v>
+        <v>1125</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1126</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H319" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D320" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E320" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="H320" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D321" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E321" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F321" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="H321" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D322" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E322" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F322" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="H322" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D323" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E323" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F323" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="H323" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D324" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E324" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F324" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="H324" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>457</v>
       </c>
       <c r="D325" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E325" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F325" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H325" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>461</v>
       </c>
       <c r="D326" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E326" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F326" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="H326" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D327" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E327" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F327" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="H327" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>470</v>
       </c>
       <c r="D328" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E328" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F328" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="H328" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>474</v>
       </c>
       <c r="D329" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E329" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F329" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="H329" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D330" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E330" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F330" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="H330" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>483</v>
       </c>
       <c r="D331" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E331" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F331" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="H331" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>487</v>
       </c>
       <c r="D332" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E332" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F332" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H332" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>491</v>
       </c>
       <c r="D333" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E333" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F333" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H333" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>495</v>
       </c>
       <c r="D334" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E334" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F334" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="H334" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>499</v>
       </c>
       <c r="D335" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E335" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F335" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="H335" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>503</v>
       </c>
       <c r="D336" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E336" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F336" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H336" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>507</v>
       </c>
       <c r="D337" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E337" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F337" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H337" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>511</v>
       </c>
       <c r="D338" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E338" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F338" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="H338" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>515</v>
       </c>
       <c r="D339" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E339" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F339" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="H339" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>519</v>
       </c>
       <c r="D340" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E340" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F340" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="H340" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>523</v>
       </c>
       <c r="D341" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E341" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F341" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H341" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>527</v>
       </c>
       <c r="D342" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E342" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F342" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H342" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>531</v>
       </c>
       <c r="D343" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E343" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F343" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="H343" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>535</v>
       </c>
       <c r="D344" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E344" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F344" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="H344" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>539</v>
       </c>
       <c r="D345" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E345" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F345" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H345" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>543</v>
       </c>
       <c r="D346" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E346" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F346" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="H346" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>547</v>
       </c>
       <c r="D347" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E347" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F347" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="H347" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>551</v>
       </c>
       <c r="D348" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E348" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F348" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H348" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>555</v>
       </c>
       <c r="D349" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E349" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F349" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H349" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>559</v>
       </c>
       <c r="D350" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E350" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F350" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H350" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>563</v>
       </c>
       <c r="D351" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E351" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F351" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H351" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>567</v>
       </c>
       <c r="D352" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E352" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F352" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H352" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>571</v>
       </c>
       <c r="D353" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E353" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F353" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="H353" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>575</v>
       </c>
       <c r="D354" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E354" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F354" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="H354" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>579</v>
       </c>
       <c r="D355" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E355" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F355" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H355" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>583</v>
       </c>
       <c r="D356" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E356" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F356" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H356" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>587</v>
       </c>
       <c r="D357" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E357" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F357" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="H357" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>591</v>
       </c>
       <c r="D358" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E358" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F358" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="H358" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>595</v>
       </c>
       <c r="D359" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E359" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F359" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H359" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>599</v>
       </c>
       <c r="D360" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E360" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F360" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="H360" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>603</v>
       </c>
       <c r="D361" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E361" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F361" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="H361" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>607</v>
       </c>
       <c r="D362" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E362" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F362" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="H362" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>611</v>
       </c>
       <c r="D363" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E363" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F363" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="H363" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>615</v>
       </c>
       <c r="D364" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E364" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F364" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="H364" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>619</v>
       </c>
       <c r="D365" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E365" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F365" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="H365" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>623</v>
       </c>
       <c r="D366" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E366" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F366" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="H366" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>627</v>
       </c>
       <c r="D367" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E367" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F367" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="H367" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>631</v>
       </c>
       <c r="D368" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E368" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F368" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="H368" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>635</v>
       </c>
       <c r="D369" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E369" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F369" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="H369" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>639</v>
       </c>
       <c r="D370" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E370" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F370" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="H370" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>643</v>
       </c>
       <c r="D371" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E371" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F371" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="H371" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>647</v>
       </c>
       <c r="D372" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E372" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F372" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H372" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>651</v>
       </c>
       <c r="D373" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E373" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F373" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>14</v>
+        <v>1301</v>
       </c>
       <c r="H373" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>655</v>
       </c>
       <c r="D374" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E374" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F374" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H374" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>659</v>
       </c>
       <c r="D375" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E375" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F375" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H375" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>663</v>
       </c>
       <c r="D376" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E376" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F376" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H376" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D377" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E377" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F377" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1307</v>
+        <v>14</v>
       </c>
       <c r="H377" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>672</v>
       </c>
       <c r="D378" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E378" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F378" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="H378" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>676</v>
       </c>
       <c r="D379" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E379" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F379" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="H379" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>680</v>
       </c>
       <c r="D380" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E380" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F380" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H380" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>684</v>
       </c>
       <c r="D381" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E381" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F381" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="H381" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>688</v>
       </c>
       <c r="D382" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E382" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F382" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="H382" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>692</v>
       </c>
       <c r="D383" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E383" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F383" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="H383" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>696</v>
       </c>
       <c r="D384" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E384" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F384" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="H384" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>700</v>
       </c>
       <c r="D385" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E385" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F385" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>14</v>
+        <v>1333</v>
       </c>
       <c r="H385" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>704</v>
       </c>
       <c r="D386" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E386" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F386" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1333</v>
+        <v>14</v>
       </c>
       <c r="H386" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D387" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E387" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F387" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="H387" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>713</v>
       </c>
       <c r="D388" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E388" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F388" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="H388" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>718</v>
       </c>
       <c r="D389" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E389" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F389" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="H389" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D390" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E390" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F390" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="H390" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D391" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E391" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F391" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="H391" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D392" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E392" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F392" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="H392" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D393" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E393" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F393" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="H393" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D394" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E394" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F394" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="H394" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D395" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E395" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F395" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="H395" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D396" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E396" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F396" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H396" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D397" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E397" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F397" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="H397" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D398" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E398" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F398" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="H398" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>416</v>
+        <v>759</v>
       </c>
       <c r="D399" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E399" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="F399" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="H399" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>327</v>
+        <v>420</v>
       </c>
       <c r="D400" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E400" t="s">
-        <v>1375</v>
+        <v>1125</v>
       </c>
       <c r="F400" t="s">
-        <v>1376</v>
+        <v>1126</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="H400" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1379</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D401" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E401" t="s">
-        <v>1375</v>
+        <v>1380</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1381</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="H401" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D402" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E402" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="H402" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D403" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E403" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F403" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="H403" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D404" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E404" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F404" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="H404" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D405" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E405" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F405" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="H405" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D406" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E406" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F406" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="H406" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D407" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E407" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F407" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="H407" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D408" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E408" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F408" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="H408" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D409" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E409" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F409" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="H409" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D410" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E410" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F410" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="H410" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>457</v>
       </c>
       <c r="D411" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E411" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F411" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="H411" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>461</v>
       </c>
       <c r="D412" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E412" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F412" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H412" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D413" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E413" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F413" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="H413" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>470</v>
       </c>
       <c r="D414" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E414" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F414" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="H414" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>474</v>
       </c>
       <c r="D415" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E415" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F415" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="H415" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D416" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E416" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F416" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="H416" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>483</v>
       </c>
       <c r="D417" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E417" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F417" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="H417" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>487</v>
       </c>
       <c r="D418" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E418" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F418" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="H418" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>491</v>
       </c>
       <c r="D419" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E419" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F419" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H419" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>495</v>
       </c>
       <c r="D420" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E420" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F420" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="H420" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>499</v>
       </c>
       <c r="D421" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E421" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F421" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="H421" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>503</v>
       </c>
       <c r="D422" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E422" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F422" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="H422" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>507</v>
       </c>
       <c r="D423" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E423" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F423" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>14</v>
+        <v>1448</v>
       </c>
       <c r="H423" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>511</v>
       </c>
       <c r="D424" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E424" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F424" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H424" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>515</v>
       </c>
       <c r="D425" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E425" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F425" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H425" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>519</v>
       </c>
       <c r="D426" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E426" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F426" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1452</v>
+        <v>14</v>
       </c>
       <c r="H426" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>523</v>
       </c>
       <c r="D427" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E427" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F427" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="H427" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>527</v>
       </c>
       <c r="D428" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E428" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F428" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="H428" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>531</v>
       </c>
       <c r="D429" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E429" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F429" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="H429" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>535</v>
       </c>
       <c r="D430" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E430" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F430" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="H430" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>539</v>
       </c>
       <c r="D431" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E431" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F431" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="H431" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>543</v>
       </c>
       <c r="D432" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E432" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F432" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="H432" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>547</v>
       </c>
       <c r="D433" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E433" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F433" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="H433" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>551</v>
       </c>
       <c r="D434" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E434" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F434" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="H434" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>555</v>
       </c>
       <c r="D435" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E435" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F435" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="H435" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>559</v>
       </c>
       <c r="D436" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E436" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F436" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="H436" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>563</v>
       </c>
       <c r="D437" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E437" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F437" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="H437" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>567</v>
       </c>
       <c r="D438" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E438" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F438" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="H438" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>571</v>
       </c>
       <c r="D439" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="E439" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="F439" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="H439" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>368</v>
+        <v>575</v>
       </c>
       <c r="D440" t="s">
-        <v>1494</v>
+        <v>788</v>
       </c>
       <c r="E440" t="s">
-        <v>1495</v>
+        <v>1380</v>
       </c>
       <c r="F440" t="s">
-        <v>265</v>
+        <v>1381</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="H440" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>1498</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D441" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E441" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="F441" t="s">
         <v>265</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="H441" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="D442" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E442" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="F442" t="s">
         <v>265</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="H442" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>457</v>
       </c>
       <c r="D443" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E443" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="F443" t="s">
         <v>265</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="H443" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>461</v>
       </c>
       <c r="D444" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E444" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="F444" t="s">
         <v>265</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="H444" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D445" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E445" t="s">
-        <v>1495</v>
+        <v>1500</v>
+      </c>
+      <c r="F445" t="s">
+        <v>265</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="H445" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>470</v>
       </c>
       <c r="D446" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="E446" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="H446" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>587</v>
+        <v>474</v>
       </c>
       <c r="D447" t="s">
-        <v>1517</v>
+        <v>1499</v>
       </c>
       <c r="E447" t="s">
-        <v>1518</v>
+        <v>1500</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>14</v>
+        <v>1519</v>
       </c>
       <c r="H447" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>347</v>
+        <v>591</v>
       </c>
       <c r="D448" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="E448" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>1523</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1523</v>
+        <v>14</v>
       </c>
       <c r="H448" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>1525</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>563</v>
+        <v>347</v>
       </c>
       <c r="D449" t="s">
         <v>1526</v>
       </c>
       <c r="E449" t="s">
         <v>1527</v>
       </c>
+      <c r="F449" t="s">
+        <v>265</v>
+      </c>
       <c r="G449" s="1" t="s">
-        <v>14</v>
+        <v>1528</v>
       </c>
       <c r="H449" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>567</v>
       </c>
       <c r="D450" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E450" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H450" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>571</v>
       </c>
       <c r="D451" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E451" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H451" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>575</v>
       </c>
       <c r="D452" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E452" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H452" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>579</v>
       </c>
       <c r="D453" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E453" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H453" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>583</v>
       </c>
       <c r="D454" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E454" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H454" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>587</v>
       </c>
       <c r="D455" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E455" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H455" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>591</v>
       </c>
       <c r="D456" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E456" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H456" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>595</v>
       </c>
       <c r="D457" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E457" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H457" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>599</v>
       </c>
       <c r="D458" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E458" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H458" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>603</v>
       </c>
       <c r="D459" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E459" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H459" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>607</v>
       </c>
       <c r="D460" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E460" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H460" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>611</v>
       </c>
       <c r="D461" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E461" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H461" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>615</v>
       </c>
       <c r="D462" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E462" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H462" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>619</v>
       </c>
       <c r="D463" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E463" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H463" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>623</v>
       </c>
       <c r="D464" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E464" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H464" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>627</v>
       </c>
       <c r="D465" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E465" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H465" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>631</v>
       </c>
       <c r="D466" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E466" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H466" t="s">
-        <v>1546</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>635</v>
       </c>
       <c r="D467" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E467" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H467" t="s">
-        <v>1528</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>639</v>
       </c>
       <c r="D468" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E468" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H468" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>643</v>
       </c>
       <c r="D469" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E469" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H469" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>647</v>
       </c>
       <c r="D470" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E470" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H470" t="s">
-        <v>1546</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>651</v>
       </c>
       <c r="D471" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E471" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H471" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>655</v>
       </c>
       <c r="D472" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E472" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H472" t="s">
-        <v>1553</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>659</v>
       </c>
       <c r="D473" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E473" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H473" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>663</v>
       </c>
       <c r="D474" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E474" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H474" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D475" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E475" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H475" t="s">
-        <v>1546</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>672</v>
       </c>
       <c r="D476" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E476" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H476" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>676</v>
       </c>
       <c r="D477" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E477" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H477" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>680</v>
       </c>
       <c r="D478" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E478" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H478" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>684</v>
       </c>
       <c r="D479" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E479" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H479" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>688</v>
       </c>
       <c r="D480" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E480" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H480" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>692</v>
       </c>
       <c r="D481" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E481" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H481" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>696</v>
       </c>
       <c r="D482" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E482" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H482" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>700</v>
       </c>
       <c r="D483" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E483" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H483" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>704</v>
       </c>
       <c r="D484" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E484" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H484" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D485" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E485" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H485" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>713</v>
       </c>
       <c r="D486" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="E486" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H486" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>327</v>
+        <v>718</v>
       </c>
       <c r="D487" t="s">
-        <v>1570</v>
+        <v>1531</v>
       </c>
       <c r="E487" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1532</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H487" t="s">
-        <v>1572</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="D488" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="E488" t="s">
-        <v>1571</v>
+        <v>1576</v>
+      </c>
+      <c r="F488" t="s">
+        <v>13</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1574</v>
+        <v>14</v>
       </c>
       <c r="H488" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>342</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E489" t="s">
         <v>1576</v>
-      </c>
-[...10 lines deleted...]
-        <v>1578</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="H489" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1581</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="D490" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E490" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>1583</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="H490" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>539</v>
+        <v>474</v>
       </c>
       <c r="D491" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E491" t="s">
-        <v>1578</v>
+        <v>1583</v>
+      </c>
+      <c r="F491" t="s">
+        <v>479</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="H491" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="D492" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E492" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>1583</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="H492" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1591</v>
+        <v>579</v>
       </c>
       <c r="D493" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E493" t="s">
-        <v>1578</v>
+        <v>1583</v>
+      </c>
+      <c r="F493" t="s">
+        <v>403</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>14</v>
+        <v>1593</v>
       </c>
       <c r="H493" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="D494" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E494" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>1583</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H494" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D495" t="s">
-        <v>1598</v>
+        <v>1582</v>
       </c>
       <c r="E495" t="s">
-        <v>1599</v>
+        <v>1583</v>
       </c>
       <c r="F495" t="s">
-        <v>13</v>
+        <v>479</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H495" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>1601</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>1602</v>
       </c>
       <c r="D496" t="s">
-        <v>1598</v>
+        <v>1582</v>
       </c>
       <c r="E496" t="s">
-        <v>1599</v>
+        <v>1583</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="H496" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>1605</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>327</v>
+        <v>1606</v>
       </c>
       <c r="D497" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E497" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="F497" t="s">
-        <v>1121</v>
+        <v>13</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H497" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>338</v>
+        <v>1611</v>
       </c>
       <c r="D498" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E498" t="s">
-        <v>1607</v>
-[...2 lines deleted...]
-        <v>1376</v>
+        <v>1608</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>14</v>
+        <v>1612</v>
       </c>
       <c r="H498" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>453</v>
+        <v>327</v>
       </c>
       <c r="D499" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="E499" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="F499" t="s">
-        <v>23</v>
+        <v>1126</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1614</v>
+        <v>14</v>
       </c>
       <c r="H499" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>338</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E500" t="s">
         <v>1616</v>
       </c>
-      <c r="B500" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F500" t="s">
-        <v>13</v>
+        <v>1381</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1617</v>
+        <v>14</v>
       </c>
       <c r="H500" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>327</v>
+        <v>457</v>
       </c>
       <c r="D501" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="E501" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="F501" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>14</v>
+        <v>1623</v>
       </c>
       <c r="H501" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>327</v>
+        <v>461</v>
       </c>
       <c r="D502" t="s">
-        <v>1624</v>
+        <v>1621</v>
       </c>
       <c r="E502" t="s">
-        <v>1625</v>
+        <v>1622</v>
       </c>
       <c r="F502" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="H502" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1628</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D503" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="E503" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="F503" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1629</v>
+        <v>14</v>
       </c>
       <c r="H503" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="D504" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
       <c r="E504" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
       <c r="F504" t="s">
-        <v>398</v>
+        <v>13</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="H504" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>338</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E505" t="s">
         <v>1634</v>
       </c>
-      <c r="B505" t="s">
-[...2 lines deleted...]
-      <c r="C505" t="s">
+      <c r="F505" t="s">
+        <v>13</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>342</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F506" t="s">
+        <v>398</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
         <v>347</v>
       </c>
-      <c r="D505" t="s">
-[...5 lines deleted...]
-      <c r="F505" t="s">
+      <c r="D507" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F507" t="s">
         <v>18</v>
       </c>
-      <c r="G505" s="1" t="s">
-[...3 lines deleted...]
-        <v>1636</v>
+      <c r="G507" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1645</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -18796,50 +18872,52 @@
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>