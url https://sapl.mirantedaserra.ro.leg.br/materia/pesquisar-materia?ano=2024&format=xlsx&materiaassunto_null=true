--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,4377 +54,4377 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Carlos Pereira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2565/projeto_de_lei_no_1378.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2565/projeto_de_lei_no_1378.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_1379.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_1379.pdf</t>
   </si>
   <si>
     <t>"ADOTA A EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2562/eb8d3fc0_489.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2562/eb8d3fc0_489.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA BAIXA E DOTAÇÃO DE BEM MÓVEL PERTENCENTE AO PATRIMÔNIO DO MUNICÍPIO DE MIRANTE DA SERRA - RO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2564/projeto_de_lei-1381.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2564/projeto_de_lei-1381.pdf</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2577/projeto_de_lei_no_1382.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2577/projeto_de_lei_no_1382.pdf</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_lei_1383-2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_lei_1383-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO E BAIXA DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO DE MIRANTE DA SERRA/RO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2589/projeto_de_lei_no_1384.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2589/projeto_de_lei_no_1384.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2590/projeto_de_lei_no_1385.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2590/projeto_de_lei_no_1385.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO NO EXERCÍCIO ANTERIOR COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_no_1386.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_no_1386.pdf</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_n_1387.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_n_1387.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2610/projeto_de_lei_no_1388.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2610/projeto_de_lei_no_1388.pdf</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2611/projeto_de_lei_no_1389.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2611/projeto_de_lei_no_1389.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE SUPERÁVIT FINANCEIRO, CRIA O PROJETO/ATIVIDADE 1069 - CV AQUISIÇÃO DE CADEIRINHAS DE TRANSPORTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2613/projeto_de_lei_no_1390-2024_-_alteracao_da_lei_1.333-2023_-_sobre_servico_voluntario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2613/projeto_de_lei_no_1390-2024_-_alteracao_da_lei_1.333-2023_-_sobre_servico_voluntario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO CAPUT, DO ART. 1º E DO ANEXO I DA LEI 1.333/2023, QUE DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2612/projeto_de_lei_no_1391.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2612/projeto_de_lei_no_1391.pdf</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2614/projeto_de_lei_no_1392.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2614/projeto_de_lei_no_1392.pdf</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2615/projeto_de_lei__no_1393.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2615/projeto_de_lei__no_1393.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO RECURSOS LIVRE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2619/projeto_de_lei_1394-2024_-_altera_a_lei_560-2011_sobre_o_pagamento_de_plantoes_extras_para_os_servidores_da_semsau.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2619/projeto_de_lei_1394-2024_-_altera_a_lei_560-2011_sobre_o_pagamento_de_plantoes_extras_para_os_servidores_da_semsau.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I E REVOGAÇÃO DO ANEXO II E ACRÉSCIMO DO § 2º, AO ART. 3º, TODOS DA LEI 560/2011, SOBRE PAGAMENTO DE PLANTÃO EXTRA PARA SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE MIRANTE DA SERRA POR SE TRATAR DE URGÊNCIA E/OU EMERGÊNCIA, DE PLANTÃO COMO MEIO DE INCENTIVO À MELHORIA DOS TRABALHOS DA ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_no_1395-2024_-_evento_do_dia_dos_trabalhadores.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_no_1395-2024_-_evento_do_dia_dos_trabalhadores.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO, NOS LIMITES ESTABELECIDOS NAS LEIS ORÇAMENTÁRIAS VIGENTES, A REALIZAR GASTOS PÚBLICOS COM OS EVENTOS DO DIA 01 DE MAIO  (FESTA DO TRABALHADOR) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_no_1396-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_no_1396-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DO CAPUT, DO ART. 1º E INCISOS I E II DO ART.2º DA LEI 1.280/2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA (ASSOCIAÇÃO PARA A PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO) E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_no_1397-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_apae.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_no_1397-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_apae.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE INVESTIMENTO, NA MODALIDADE DE CONVÊNIO, EM FAVOR DA APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_no_1398-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_alpa.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_no_1398-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_alpa.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE INVESTIMENTO, NA MODALIDADE DE CONVÊNIO, EM FAVOR DA ALPA – ASSOCIAÇÃO LOCAL DOS PEQUENOS AGRICULTORES, NO VALOR DE R$ 131.891,55 (CENTO E TRINTA E UM MIL OITOCENTOS E NOVENTA E UM REAIS E CINQUENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no__1399-2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no__1399-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE INVESTIMENTO NA MODALIDADE DE CONVÊNIO, EM FAVOR DA GRUTA – GRUPO RURAL UNIÃO E TRABALHO EM ASSOCIATIVISMO, NO VALOR DE R$ 130.000,00 (CENTO E TRINTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2671/projeto_de_lei_no_1400-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2671/projeto_de_lei_no_1400-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_no_1401.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_no_1401.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_no_1402.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_no_1402.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_1403-2024_-_dispoe_sobre_parcelamento_de_divida_do_fundo_de_previdencia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_1403-2024_-_dispoe_sobre_parcelamento_de_divida_do_fundo_de_previdencia.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE MIRANTE DA SERRA - RO COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS EM EXTINÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_no_1404.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_no_1404.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO RECURSOS LIVRE E POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_1405-2024_-_autoriza_reconhecimento_e_confissao_de_divida_fundo_de_previdencia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_1405-2024_-_autoriza_reconhecimento_e_confissao_de_divida_fundo_de_previdencia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE MIRANTE DA SERRA A RECONHECER E CONFESSAR DÍVIDA COM FUNDO PREVIDENCIÁRIO DE MIRANTE DA SERRA E DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2712/projeto_de_lei_1406-2024_-_autoriza_a_doacao_de_imovel_urbano_ao_governo_do_estado_de_rondonia_-_novo_forum.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2712/projeto_de_lei_1406-2024_-_autoriza_a_doacao_de_imovel_urbano_ao_governo_do_estado_de_rondonia_-_novo_forum.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL URBANO AO GOVERNO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_1407-2024_-__doacao_de_transformador_para_associacao.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_1407-2024_-__doacao_de_transformador_para_associacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UM TRANSFORMADOR A ASSOCIAÇÃO DOS PEQUENOS CRIADORES DE SUÍNOS DE MIRANTE DA SERRA – APCS E DÁS OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2717/projeto_de_lei__1408-2024__-_alterando_a_lei_1323_-_nivel_nm_vi.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2717/projeto_de_lei__1408-2024__-_alterando_a_lei_1323_-_nivel_nm_vi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÕES NA LEI 1323/2023 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no__1409-2024-_revisao_geral_2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no__1409-2024-_revisao_geral_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no__1410-2024_alteracao_da_lei_1157-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no__1410-2024_alteracao_da_lei_1157-2022.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 1.157 DE 18 DE MARÇO DE 2022 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS) E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_no_1412.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_no_1412.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2758/projeto_de_lei_no_1413.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2758/projeto_de_lei_no_1413.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO 1072 – TRANSF. ESPECIAIS PAVIMENTAÇÃO ASFÁLTICA NA RUA SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2759/projeto_de_lei_no_1414.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2759/projeto_de_lei_no_1414.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, TRANSFERÊNCIAS ESPECIAIS TRASNFEREGOV, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_no_1415.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_no_1415.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_no_1416.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_no_1416.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_no_1417-2024-cisan.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_no_1417-2024-cisan.pdf</t>
   </si>
   <si>
     <t>"RATIFICA AS ALTERAÇÕES DO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DA REGIÃO CENTRAL DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_no_1418.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_no_1418.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_no_1419.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_no_1419.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE SUPERÁVIT FINANCEIRO, AQUISIÇÃO DE MEDICAMENTOS E INSUMOS HOSPITALARES, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_no_1420.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_no_1420.pdf</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_no_1422.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_no_1422.pdf</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_1423.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_1423.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_1424.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_1424.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO PAB, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2817/lei_1428.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2817/lei_1428.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO 1076 – CV PARA IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO EM VIAS URBANAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2826/projeto_de_lei_no_1426-2024_altera_lei_1315-2024_viveiro_municipal.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2826/projeto_de_lei_no_1426-2024_altera_lei_1315-2024_viveiro_municipal.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI 1.315/2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2827/projeto_de_lei_no_1427.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2827/projeto_de_lei_no_1427.pdf</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_1428.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_1428.pdf</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2838/projeto_de_lei_no_1429.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2838/projeto_de_lei_no_1429.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1078 – CV N° 477/2024/PGE-DERADM PARA RECUPERAÇÃO DE ESTRADAS VICINAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_no_1430.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_no_1430.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1079 – CV N° 332/2024/PGE-DERADM PARA AQUISIÇÃO E INSTALAÇÃO DE TUBOS PEAD, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_1431-2024__-_alterando_a_lei_1323_-_carga_horaria_fisioterapeuta.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_1431-2024__-_alterando_a_lei_1323_-_carga_horaria_fisioterapeuta.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÕES NA LEI 1.323/2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_no_1432.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_no_1432.pdf</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_no_1433.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_no_1433.pdf</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_lei_no_1434.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_lei_no_1434.pdf</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_lei_no_1435.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_lei_no_1435.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2884/projeto_de_lei_no_1436.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2884/projeto_de_lei_no_1436.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2885/projeto_de_lei_no_1437.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2885/projeto_de_lei_no_1437.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2886/projeto_de_lei_no_1438_-_loa_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2886/projeto_de_lei_no_1438_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2887/projeto_de_lei_no_1439.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2887/projeto_de_lei_no_1439.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO  ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICONAL ESPECIAL PROVENIENTE DE ESCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIÊNCIAS".</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2896/projeto_de_lei_no_1440.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2896/projeto_de_lei_no_1440.pdf</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_no_1441.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_no_1441.pdf</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_no_1442.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_no_1442.pdf</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_no_1443.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_no_1443.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA – ALTERAÇÃO NA LOA-LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2923/projeto_de_lei__no_1444.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2923/projeto_de_lei__no_1444.pdf</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2925/projeto_de_lei_no_1445.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2925/projeto_de_lei_no_1445.pdf</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_no_1446.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_no_1446.pdf</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_no_1447.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_no_1447.pdf</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2928/projeto_de_lei_no_1448.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2928/projeto_de_lei_no_1448.pdf</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_no_1449.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_no_1449.pdf</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2942/projeto_de_lei__1450-2024_-_autoriza_doacao_e_baixa_de_bens.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2942/projeto_de_lei__1450-2024_-_autoriza_doacao_e_baixa_de_bens.docx</t>
   </si>
   <si>
     <t>“AUTORIZA DOAÇÃO E BAIXA DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO DE MIRANTE DA SERRA-RO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2943/projeto_de_lei_no_1451-2024-_autoriza_comodato_associacoes.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2943/projeto_de_lei_no_1451-2024-_autoriza_comodato_associacoes.docx</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR COMODATOS COM A ASSOCIAÇÃO DOS PRODUTORES RURAIS ACAMPAMENTO FIDEL CASTRO II, ASSOCIAÇÃO DOS PEQUENOS CRIADORES DE SUÍNOS DE MIRANTE DA SERRA – APCS E ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE NOSSA SENHORA DOS MIGRANTES-ASPRUNSMIG DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2944/projeto_de_lei_no_1452.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2944/projeto_de_lei_no_1452.pdf</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_lei_no_1453.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_lei_no_1453.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_no_1454.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_no_1454.pdf</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2967/projeto_de_lei_no__1455-2024-_autoriza_comodato_associacoes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2967/projeto_de_lei_no__1455-2024-_autoriza_comodato_associacoes.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO A FIRMAR COMODATO DE IMPLEMENTOS AGRÍCOLAS, COM ASSOCIAÇÕES DE PRODUTORES RURAIS DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_no___1456_-_2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_no___1456_-_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI 1407/2024 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_no_1457-_2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_no_1457-_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ABONO EXTRAORDINÁRIO A SER DESTINADO, EXCLUSIVAMENTE NO ANO DE 2024, AOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE MIRANTE DA SERRA."</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei-1458.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei-1458.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_lei_no_1459.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_lei_no_1459.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO – ALTERAÇÃO NA LOA-LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_lei_no_1460.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_lei_no_1460.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DAS METAS E RISCOS FISCAIS PREVISTOS NA LDO 2025 E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_1461.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_1461.pdf</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei-1462.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei-1462.pdf</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_no_1464-_2024_-_convenio_com_a_promovida.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_no_1464-_2024_-_convenio_com_a_promovida.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA (ASSOCIAÇÃO PARA A PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO) E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3016/projeto_de_lei_no_1465.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3016/projeto_de_lei_no_1465.pdf</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3017/projeto_de_lei_no_1466.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3017/projeto_de_lei_no_1466.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3018/projeto_de_lei_1467-2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3018/projeto_de_lei_1467-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DOAÇÃO DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO DE MIRANTE DA SERRA - RO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_1468.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_1468.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO A FIRMAR COMODATO DE IMPLEMENTOS AGRÍCOLAS, COM ASSOCIAÇÃO DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_modificatica_01_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_modificatica_01_24.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE AUXÍLIO POR ATIVIDADE DESENVOLVIDA NO CENTRO CIRÚRGICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
   </si>
   <si>
     <t>''QUE MODIFICA O ART.3 DO PROJETO DE LEI Nº 1409/2024".</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>P D L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>''DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, EXERCÍCIO DE 2022 DE RESPONSABILIDADE DO SENHOR EVALDO DUARTE ANTÔNIO, E DÁ OUTRAS PROVIDÊNCIAS ''.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>''ALTERA O HORÁRIO DAS REUNIÕES ORDINÁRIAS DAS COMISSÕES DA CAMARA MUNICIPAL DE MIRRANTE DA SERRA ,E DAS OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Martinho Freire da Silva "Martins"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2588/1._projeto_de_lei_n._185_-_associacao_dos_chacareiros.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2588/1._projeto_de_lei_n._185_-_associacao_dos_chacareiros.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CHACAREIROS DE MIRANTE DA SERRA - ASCMIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_n._186_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_n._186_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO III DA LEI 1.336/2023, REFERENTE A IDADE PARA INGRESSO NOS CARGOS DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA/RO, E REQUISITOS DE ESCOLARIDADE PARA PROVIMENTO DO CARGO DE CONTADOR”.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_187__fixa_subsidio_prefeito_atual.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_187__fixa_subsidio_prefeito_atual.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE MIRANTE DA SERRA PARA O MANDATO DE 2025/2028, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2780/7._projeto_de_lei_n._188_-_semana_da_maternidade_atipica.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2780/7._projeto_de_lei_n._188_-_semana_da_maternidade_atipica.pdf</t>
   </si>
   <si>
     <t>"CRIA A SEMANA DA MATERNIDADE ATÍPICA".</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2859/6._projeto_de_lei_n._189_-_saude_alternativa_-_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2859/6._projeto_de_lei_n._189_-_saude_alternativa_-_prp.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA/RO, PERMISSÃO E RECONHECIMENTO DAS PRÁTICAS POPULARES DE EDUCAÇÃO E SAÚDE NAS COMUNIDADES, COMO NOVA TECNOLOGIA DE APOIO COMPLEMENTAR A SAÚDE PÚBLICA – SUS”.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>P R L</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2656/projeto_de_resolucao_legislativa_082_comissoes.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2656/projeto_de_resolucao_legislativa_082_comissoes.docx</t>
   </si>
   <si>
     <t>"ALTERA O HORÁRIO DAS REUNIÕES ORDINÁRIAS DAS COMISSÕES DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2719/6._projeto_de_resolucao_no_083_-_fixa_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2719/6._projeto_de_resolucao_no_083_-_fixa_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>"FIXA O SUBSIDIO DOS VEREADORES PARA A LEGISLATURA DE 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2882/7._projeto_de_resolucao_n._84_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2882/7._projeto_de_resolucao_n._84_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA A PROPAGANDA ELEITORAL NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL NO PERÍODO DE ELEIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3347/projeto_de_resolucao_legislativa_085_13o__salario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3347/projeto_de_resolucao_legislativa_085_13o__salario.pdf</t>
   </si>
   <si>
     <t>INSTITUI O 13º (DÉCIMO TERCEIRO) SALÁRIO AOS VEREADORES DO PODER LEGISLATIVO DO MUNICÍPIO DE MIRANTE DA SERRA-RO, CONFORME DISPÕE A CF/88 E LOM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_001.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA FEITO A EXTENSÃO DO TRAVESSÃO DENOMINADO 'GROTÃO' LIGANDO AS LINHAS 56 E 60, EM NOSSO MUNICIPIO".</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_003.pdf</t>
   </si>
   <si>
     <t>REQUER: "A RECUPERAÇAO DAS LINHAS 52 E 56, EM NOSSO MUNICIPIO".</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>''REQUER: CÓPIA DO PROCESSO 732/2023 DA SEMOSP".</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>''REQUER: A RECUPERAÇÃO DAS LINHAS 72 E 76 EM NOSSO MUNICIPIO."</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2646/requerimento_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2646/requerimento_006.pdf</t>
   </si>
   <si>
     <t>''REQUER O REGISTRO PARA CONCORRER OS CARGOS DAS COMISSÕES PERMANENTE PARA COMPLETAR BIÊNIO 2023/2024'''.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jozimar Souza Nerys "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2691/reqeurimento_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2691/reqeurimento_7.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DO PISO E DE 02 (DOIS) BANCOS DE CIMENTO NA CAPELA DO CEMITÉRIO COMUNITÁRIO”.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Daniel Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2692/requerimento_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2692/requerimento_8.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ADQUIRIDO UMA CAIXA D’ÁGUA PARA ATENDER AS NECESSIDADES DA UNIDADE MISTA DE SAÚDE”.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2700/requerimento_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2700/requerimento_prp.pdf</t>
   </si>
   <si>
     <t>REQUER: "A CONVOCAÇÃO DO SECRETÁRIO DE ADMINISTRAÇÃO E FAZENDA E PLANEJAMENTO PARA PRESTAR ESCLARECIMENTO SOBRE OS PROJETOS DE LEIS 1.402 e 1.403/2024".</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_adneldo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_adneldo.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE O SECRETÁRIO MUNICIPAL PRE-CANDIDATO, EXONERADO PARA CONCORRER O PLEITO ELEITORAL NÃO SEJA NOMEADO EM OUTROS CARGOS''.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2714/requerimento_paulo_roberto.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2714/requerimento_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DOS PONTOS CRÍTICOS NAS LINHAS 62, 66 E NA GLEBA 07 DO ASSENTAMENTO PADRE EZEQUIEL”.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_12_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_12_prp.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO NA LINHA 52, APÓS A SERRA, COM ACESSO PELA LINHA 56”.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Hilton Emerick de Paiva "Cagado"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2716/requerimento_13_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2716/requerimento_13_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM FEITOS OS REPAROS NECESSÁRIOS NA QUADRA ESPORTIVA DE GRAMA SINTÉTICA, JASIEL OLIVEIRA DA SILVA”.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_15_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_15_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DISPONIBILIZADO 02 CAÇAMBAS E A PÁ CARREGADEIRA PARA FAZER O TRANSPORTE DE CALCÁRIO DA SEDE DO MUNICÍPIO ATÉ AS PROPRIEDADES E ENTREGA AOS PRODUTORES”</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_16_da.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_16_da.pdf</t>
   </si>
   <si>
     <t>REQUER: “RECURSOS PARA AQUISIÇÃO DE 01 (UMA) PÁ CARREGADEIRA, 02 (DUAS) CAMINHÕES CAÇAMBAS E 02 (DUAS) BOB CAT”.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adineudo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_17_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_17_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “RECURSOS PARA A CONSTRUÇÃO DE 15 KM DE ASFALTO URBANO EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_18_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_18_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “RECURSOS PARA A AQUISIÇÃO DE UM CAMINHÃO PRANCHA”.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_19_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_19_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: ''80 TONELADAS DE CALCÁRIO ENSACADO PARA ATENDER OS PISCULTORES DO NOSSO MUNICÍPIO''.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2735/requerimento_20_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2735/requerimento_20_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: ''100.000 (CEM MIL) MUDAS DE CAFÉ E 50.000 (CINQUENTA MIL) MUDAS DE CACAU PARA ATENDER OS AGRICULTORES DE NOSSO MUNÍCIPIO''.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2736/requerimento_21_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2736/requerimento_21_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA FEITO A RECUPERAÇÃO DA PONTE LOCALIZADA SOBRE O RIO TRINCHEIRA NO KM 76 DA LINHA ELETRÔNICA''.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jozimar Sousa Nerys  "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2739/requerimento_josimar.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2739/requerimento_josimar.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A ABERTURA DO CANTEIRO CENTRAL DA AV. MARECHAL CASTELO BRANCO, DANDO ACESSO COM A RUA PIAUÍ”.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_23_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_23_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “UM TRATOR AGRÍCOLA COM CAPACIDADE MÍNIMA DE 90 CV – ASSOCIAÇÃO DOS PEQUENOS CRIADORES DE SUÍNOS DE MIRANTE DA SERRA – APCS”.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_24_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_24_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO A RESIDÊNCIA DO DER-RO, DE OURO PROETO DO ESTE PARA INSTALAÇÃO DOS TUBO ARMCOS NO KM 78 DA RO 470 EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>REQUER: ''O PATROLAMENTO DAS RUAS DE NOSSA CIDADE''.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_27_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_27_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO MANILHAS NO INICIO DA LINHA 58, CRUZAMENTO COM A LINHA C-40''.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2774/requerimento_28_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2774/requerimento_28_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO MANILHAS NA RUA PARANÁ, ENTRE AS RUAS MARIA HELITA E EDILSON  DE MELO''.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2775/requerimento_29_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2775/requerimento_29_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO MANILHAS NO ÍNICIO DO TRAVESSÃO DA LINHA 64 PARA 60''.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2776/requerimento_30_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2776/requerimento_30_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO MANILHAS DE 40 CM EM EM 02 PONTOS DO TRAVESSÃO DAS CHÁCARAS CONHECIDO COMO TRAVESSÃO DA RÁDIO''.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2777/requerimento_31_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2777/requerimento_31_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO 02 (DOIS) BUEIROS PAD, NO TRAVESSÃO DO XINXA, LOCALIZADO NA LINHA 62''.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_32_hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_32_hep.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO MANILHAS PARA O ESCOAMENTO DE ÁGUA DA RUA TIRADENTES, COM A AV. DOS MIGRANTES”.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_hilton.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_hilton.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA COLOCADO MANILHAS NA LATERAL DA RUA EDILSON DE MELO, ATÉ ATRAVESSAR A RUA DOM PEDRO I''.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_34_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_34_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A PINTURA DAS FAIXAS DE PEDESTRES NAS RUAS PAVIMENTADAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2787/requerimento_35_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2787/requerimento_35_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO OU A SUBSTITUÇÃO DA PONTE POR BUEIROS TUBO ARMCO, NO RIO PREGÃO NA LINHA 56”.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_36_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_36_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “EXPLICAÇÕES SOBRE A OBRA DE CONSTRUÇÃO DO BARRACÃO DA GARAGEM MUNICIPAL”.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_37_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_37_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CONVOCADA A SECRETÁRIA MUNICIPAL DE SAÚDE PARA EXPLICAR SOBRE RECURSOS DESTA SECRETARIA, NA SESSÃO ORDINÁRIA DO DIA 17/06/2024”.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2790/requerimento_38_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2790/requerimento_38_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “CÓPIA NA ÍNTEGRA DO PROJETO DE ENGENHARIA DE PAVIMENTAÇÃO ASFALTICA DA RUA SÃO PAULO”.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2791/requerimento_39_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2791/requerimento_39_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA REALIZADO VISTORIA IN-LOCO NA OBRA DE SANEAMENTO BÁSICO NO MUNICÍPIO FE MIRANTE DA SERRA''.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimeno_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimeno_40.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO SINALIZAÇÃO NAS GALERIAS DOS RIOS PREGÃO E FORMIGA, LOCALIZADAS NA RO 470, KM 59, PRÓXIMO DA CIDADE DE MIRANTE DA SERRA”</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_41.pdf</t>
   </si>
   <si>
     <t>REQUER: “LICENÇA DO CARGO DE VEREADOR PARA TRATAR DE INTERESSE PARTICULAR”</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE A CAERD ACOMPANHA OS SERVIÇOS DE PAVIMENTAÇÃO ASFALTICA NA RUA SABINOS LEMES, PARA QUE SEJA CONSERTADO VAZAMENTO DE ÁGUA SE PORVENTURA QUEBRAR ALGUM CANO”</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A ABERTURA DO CANTEIRO CENTRAL DA AV. MARECHAL CASTELO BRANCO NOS CRUZAMENTOS COM A AV. JORGE TEIXEIRA E COM A RUA PIAUÍ”.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2910/requerimento_44.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2910/requerimento_44.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A LIMPEZA DO BUEIRO, E CONSTRUÍDO UMA SAÍDA D`ÁGUA NA ESQUINA DA LINHA 80 COM A LINHA 81”.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_45.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_45.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA DISPONIBILIZADO TRÊS ÔNIBUS PARA O TRANSPORTE DE PESSOAS ATÉ O CEMITÉRIO NO DIA DE FINADOS"</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_paulo_roberto_prorrogacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_paulo_roberto_prorrogacao.pdf</t>
   </si>
   <si>
     <t>REQUER: "PRORROGAÇÃO DA LICENÇA DO CARGO DE VEREADOR PARA TRATAR DE INTERESSE PARTICULAR"</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2939/requerimento_47.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2939/requerimento_47.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE POSSA INTERCEDER JUNTO A PARTE COMPETENTE DO ESTADO PARA QUE DISPONIBILIZE 02 SERVIDORES DE SERVIÇOS GERAIS PARA ATENDER NAS NECESSIDADES DA DELEGACIA DE POLÍCIA CIVIL E DO QUARTEL DA POLICIA MILITAR EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_048___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_048___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA CONCEDIDO 03 TUDOS ARMCO PARA SUBSTITUIÇÃO DA PONTE SOBRE O RIO AZUL LOCALIZADO NA RO 010, EM MIRANTE DA SERRA".</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2973/requerimento_049___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2973/requerimento_049___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA CONCEDIDO RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS PARA ATENDER A ASSOCIAÇÃO DE PENOS CRIADORES DE SUÍNOS EM N NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_050___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_050___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: ''QUE SEJA CONCEDIDO O CARRO COM MOTORISTA, PARA ATENDER AS NECESSIDADES NA REALIZAÇÃO DO LEILÃO DIREITO DE VIVER".</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_051___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_051___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA ROÇADO OS CAMPOS DE FUTEBOL DO SÃO PAULO, VASQUINHO E ESQUINÃO".</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_052___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_052___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA FEITO UMA LIMPEZA GERAL NA ARÉA DE FESTA AO LADO DA QUADRA MUNUCIPAL, PARA A REALIZAÇÃO DO DIREITO DE VIVER"</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_053___2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_053___2024.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA ROÇADO AS MARGENS E COLOCADO SINALIZAÇÃO HORIZONTAL NA RO 470, DENOMINADA LINHA 81, ENTRE A BR 364 E A CIDADE DE MIRANTE DA SERRA"</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_001.pdf</t>
   </si>
   <si>
     <t>INDICA: "A RECUPERAÇÃO DAS LINHAS 62 E 64 EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>V T</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2672/veto_total_emenda_mod_01_projeto_1376.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2672/veto_total_emenda_mod_01_projeto_1376.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL A EMENDA MODIFICATIVA Nº 001/2024 AO PROJETO DE LEI 1376/2023</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CPMP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2574/cpmp_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2574/cpmp_001.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1.378/2024</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2585/cpmp_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2585/cpmp_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1382/2024.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2587/cpmp_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2587/cpmp_003.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1383/2024.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2650/cpmp_004.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2650/cpmp_004.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1392/2024</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2642/cmpm_005.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2642/cmpm_005.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1393/2024.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>CPMP - COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2856/cpmp_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2856/cpmp_006.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº 1.414/2024</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2823/cpmp_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2823/cpmp_007.pdf</t>
   </si>
   <si>
     <t>PARECER Nº007 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.412/2024</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3024/parecer_008_meio_ambiente_e_pesca.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3024/parecer_008_meio_ambiente_e_pesca.pdf</t>
   </si>
   <si>
     <t>PARECER Nº008 DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI ORDINÁRIA Nº1.438/2024</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>Parecer CPOSP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2575/cposp_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2575/cposp_001.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.381/2024</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2649/cposp_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2649/cposp_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.392/2024</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2683/cposp_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2683/cposp_003.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.399/2024</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2706/parecer_cposp_004.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2706/parecer_cposp_004.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.402/2024</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>CPOSP - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>PARECER Nº 005 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.411/2024</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2762/cposp_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2762/cposp_006.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.413/2024</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2765/cposp_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2765/cposp_007.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.414/2024</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2809/cposp_008.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2809/cposp_008.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇO PÚBLICO AO PROJETO DE LEI ORDINÁRIA Nº 1.421/2024</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2824/cposp_009.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2824/cposp_009.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBRICOS AO PROJETO DE LEI ORDINÁRIA Nº1.412/2024</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2855/cposp_010.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2855/cposp_010.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBRICOS AO PROJETO DE LEI ORDINÁRIA Nº1.425/2024</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>PARECER Nº 011 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBRICOS AO PROJETO DE LEI ORDINÁRIA Nº1.429/2024</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2853/cposp_012.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2853/cposp_012.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBRICOS AO PROJETO DE LEI ORDINÁRIA Nº1.430/2024</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2899/cposp_013.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2899/cposp_013.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013 DA COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBRICOS AO PROJETO DE LEI ORDINÁRIA Nº1.439/2024</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2908/cposp_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2908/cposp_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2024 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.440/2024</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2914/cposp_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2914/cposp_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/2024 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.441/2024</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2961/parecer_16_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2961/parecer_16_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/2024 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.450/2024</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2962/parecer_17_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2962/parecer_17_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017/2024 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.452/2024</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3023/parecer_18_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3023/parecer_18_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018/2024 DA COMISSÃO DE PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS AO PROJETO DE LEI ORDINÁIA Nº 1.438/2024</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>Parecer CPJR</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2552/cpjr_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2552/cpjr_001.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.372/2023.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2554/cpjr_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2554/cpjr_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.373/2023.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2556/cpjr_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2556/cpjr_003.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2559/cpjr_004.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2559/cpjr_004.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº 184/2023.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2566/cpjr_005.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2566/cpjr_005.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.378/2024.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2569/cpjr_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2569/cpjr_006.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.381/2024.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2579/cpjr_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2579/cpjr_007.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1377/2024.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2580/cpjr_008.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2580/cpjr_008.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1379/2024.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2583/cpjr_009.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2583/cpjr_009.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1382/2024.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2586/cpjr_010.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2586/cpjr_010.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1383/2024.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>PARECER Nº 011 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2597/cpjr_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2597/cpjr_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº 185/2024</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2598/cpjr_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2598/cpjr_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.384/2024</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2601/cpjr_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2601/cpjr_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.385/2024</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2604/cpjr_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2604/cpjr_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.386/2024</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2622/cpjr_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2622/cpjr_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.387/2024</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2625/cpjr_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2625/cpjr_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.388/2024</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2628/cpjr_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2628/cpjr_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.389/2024</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2631/cpjr_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2631/cpjr_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.390/2024</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2632/cpjr_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2632/cpjr_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.391/2024</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2635/cpjr_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2635/cpjr_21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.392/2024</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2639/cpjr_22.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2639/cpjr_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 0220/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIO Nº 1.393/2024</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2643/cpjr_23.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2643/cpjr_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVA Nº 186/2024</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2659/cpjr_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2659/cpjr_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.394/2024</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2665/cpjr_25.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2665/cpjr_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 025/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.395/2024</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2667/cpjr_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2667/cpjr_26.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.396/2024</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2670/cpjr_27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2670/cpjr_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 082/MD/CMMS/RO/2024</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2673/cpjr_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2673/cpjr_28.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.397/2024</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2676/cpjr_029.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2676/cpjr_029.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.398/2024</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2681/cpjr_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2681/cpjr_30.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.399/2024</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2686/cpjr_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2686/cpjr_31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.401/2024</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2689/cpjr_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2689/cpjr_32.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.375/2024</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2723/cpjr_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2723/cpjr_33.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.400/2024</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2702/cpjr_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2702/cpjr_34.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.402/2024</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2701/cpjr_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2701/cpjr_35.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.403/2024</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2711/cpjr_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2711/cpjr_36.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.404/2024</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2705/cpjr_37.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2705/cpjr_37.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.405/2024</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2704/cpjr_38.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2704/cpjr_38.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 38/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO VETO TOTAL DA EMENDA MODIFICATIVA Nº 01/2024 DO PROJETO DE LEI Nº 1.376/2023</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2726/cpjr_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2726/cpjr_39.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.406/2024</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2728/cpjr_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2728/cpjr_40.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.407/2024</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2742/cpjr_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2742/cpjr_41.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.408/2024</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2745/cpjr_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2745/cpjr_42.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.409/2024</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2747/cpjr_43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2747/cpjr_43.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.410/2024</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2751/cpjr_44.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2751/cpjr_44.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVO Nº 187/2024</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2749/cpjr_45.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2749/cpjr_45.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 045/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.411/2024</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2753/cpjr_46.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2753/cpjr_46.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N°83/2024</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2760/cpjr_47.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2760/cpjr_47.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.413/2024</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2763/cpjr_48.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2763/cpjr_48.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 048/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.414/2024</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2815/cpjr_049.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2815/cpjr_049.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 049/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.415/2024</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2794/cpjr_050.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2794/cpjr_050.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 050/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.416/2024</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2796/cpjr_051.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2796/cpjr_051.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.417/2024</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2801/cpjr_052.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2801/cpjr_052.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 052/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.418/2024</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2816/parecer_53_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2816/parecer_53_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 053/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.419/2024</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2804/cpjr_054.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2804/cpjr_054.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 054/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.420/2024</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2807/cpjr_055.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2807/cpjr_055.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 055/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.421/2024</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2810/cpjr_056.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2810/cpjr_056.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 056/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVA Nº 188/2024</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2820/cpjr_057.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2820/cpjr_057.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 057/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.412/2024</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2829/parecer_58__jus_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2829/parecer_58__jus_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.422/2024</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2830/parecer_59__jus_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2830/parecer_59__jus_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.423/2024</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2831/cpjr_060.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2831/cpjr_060.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 060/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.424/2024</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2849/cpjr_061.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2849/cpjr_061.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 061/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.425/2024</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2840/cpjr_062.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2840/cpjr_062.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 062/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.426/2024</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2841/cpjr_063.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2841/cpjr_063.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 063/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.427/2024</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2843/cpjr_064.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2843/cpjr_064.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 064/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.428/2024</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2846/cpjr_065.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2846/cpjr_065.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 065/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.429/2024</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2851/cpjr_066.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2851/cpjr_066.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 066/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.430/2024</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2863/cpjr_067.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2863/cpjr_067.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 067/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.431/2024</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2864/cpjr_068.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2864/cpjr_068.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 068/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.432/2024</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2867/cpjr_069.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2867/cpjr_069.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 069/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.434/2024</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2870/cpjr_070.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2870/cpjr_070.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 070/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI LEGISLATIVA Nº 189/2024</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2874/cpjr_071.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2874/cpjr_071.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 071/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.433/2024</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2877/cpjr_072.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2877/cpjr_072.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 072/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 1.435/2024</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2888/cpjr_73.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2888/cpjr_73.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 073/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO RESOLUÇÃO LEGISLATIVA Nº 84/2024</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PARECER Nº 074/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.436/2024</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PARECER Nº 075/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.437/2024</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2905/cpjr_076.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2905/cpjr_076.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 076/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.439/2024</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2906/cpjr_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2906/cpjr_77.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 077/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.440/2024</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2920/cpjr_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2920/cpjr_78.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 078/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.441/2024</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2921/cpjr_79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2921/cpjr_79.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 079/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.442/2024</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2922/cpjr_80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2922/cpjr_80.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 080/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.443/2024</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2929/cpjr_81.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2929/cpjr_81.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 081/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.444/2024</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2931/cpjr_82.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2931/cpjr_82.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 082/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.445/2024</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2934/cpjr_83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2934/cpjr_83.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 083/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁIA Nº 1.446/2024</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2937/cpjr_84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2937/cpjr_84.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 084/2024 DA COMISSÃO DE PERMANENTE DE JUSTIÇA E REDAÇÃO A EMENDA DA LEI ORGÂNICA Nº 09/2023</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2947/parecer_85_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2947/parecer_85_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 085/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.447/2024</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2948/parecer_86_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2948/parecer_86_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 086/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.448/2024</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2949/parecer_87_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2949/parecer_87_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 087/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.449/2024</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2950/parecer_88_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2950/parecer_88_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 088/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.450/2024</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2951/parecer_89_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2951/parecer_89_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 089/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.451/2024</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2952/parecer_90_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2952/parecer_90_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 090/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.452/2024</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2964/parecer_91_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2964/parecer_91_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 091/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.453/2024</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2969/parecer_92_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2969/parecer_92_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 092/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.454/2024</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3019/parecer_93_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3019/parecer_93_justica_redacao.pdf</t>
   </si>
   <si>
     <t>ARECER N° 093/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1438/2024</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2974/parecer_94_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2974/parecer_94_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 094/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA N° 1.455/2024</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2980/parecer_95_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2980/parecer_95_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 095/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 81/MD/CMMS/2023</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2995/parecer_96_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2995/parecer_96_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 096/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1457/2024</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_97_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_97_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 097/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1458/2024</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3005/parecer_98_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3005/parecer_98_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 098/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1456/2024</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3006/parecer_99_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3006/parecer_99_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 099/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1459/2024</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3007/parecer_100_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3007/parecer_100_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 100/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1460/2024</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3008/parecer_101_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3008/parecer_101_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 101/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1461/2024</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3009/parecer_102_justica_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3009/parecer_102_justica_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER N° 102/2024 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 1462/2024</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>Parecer CPOF</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2553/cpof_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2553/cpof_001.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.372/2023.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2555/cpof_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2555/cpof_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.373/2023.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2557/cpof_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2557/cpof_003.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2567/cpof_004.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2567/cpof_004.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.378/2024.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2570/cpof_005.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2570/cpof_005.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.381/2024.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2581/cpof_006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2581/cpof_006.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1379/2024.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2584/cpof_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2584/cpof_007.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.382/2024.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>PARECER Nº 008 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2599/cpof_09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2599/cpof_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.384/2024</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2602/cpof_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2602/cpof_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.385/2024</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2605/cpof_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2605/cpof_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.386/2024</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2623/cpof_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2623/cpof_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.387/2024</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2626/cpof_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2626/cpof_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.388/2024</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2629/cpof_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2629/cpof_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.389/2024</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2633/cpof_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2633/cpof_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.391/2024</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2648/cpof_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2648/cpof_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.392/2024</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2640/cpof_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2640/cpof_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.393/2024</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2660/cpof_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2660/cpof_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.394/2024</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2666/cpof_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2666/cpof_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.395/2024</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2668/cpof_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2668/cpof_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.396/2024</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2682/cpof_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2682/cpof_21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.397/2024</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2677/cpof_22.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2677/cpof_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.398/2024</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2680/cpof_23.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2680/cpof_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.399/2024</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2687/cpof_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2687/cpof_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.401/2024</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>PARECER Nº 025 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.375/2023</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2696/cpof_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2696/cpof_26.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROCESSO 01016/23/TCE-RO</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2724/cpof_27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2724/cpof_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.400/2024</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2710/cpof_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2710/cpof_28.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.402/2024</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2707/cpof_29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2707/cpof_29.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.403/2024</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2703/cpof_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2703/cpof_30.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.404/2024</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2709/cpof_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2709/cpof_31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.405/2024</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2727/cpof_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2727/cpof_32.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.406/2024</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2738/cpof_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2738/cpof_33.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.407/2024</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2743/cpof_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2743/cpof_34.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.408/2024</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2746/cpof_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2746/cpof_35.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.409/2024</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2748/cpof_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2748/cpof_36.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.410/2024</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2752/cpof_37.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2752/cpof_37.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI LEGISLATIVO 187/2024</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2754/cpof_38.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2754/cpof_38.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE RESOLUÇÃO LEGISLATIVA N° 83/2024</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2750/cpof_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2750/cpof_39.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.411/2024</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2761/cpof_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2761/cpof_40.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.413/2024</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2764/cpof_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2764/cpof_41.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.414/2024</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>CPOF - COMISSAO PERMANENTE DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2813/cpof_042.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2813/cpof_042.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.415/2024</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2795/parecer_43_or_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2795/parecer_43_or_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.416/2024</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2802/cpof_044.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2802/cpof_044.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.418/2024</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2814/cpof_045.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2814/cpof_045.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 045 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.419/2024</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2805/cpof_046.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2805/cpof_046.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.420/2024</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2808/cpof_047.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2808/cpof_047.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.421/2024</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2821/cpof_048.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2821/cpof_048.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 048 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.412/2024</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2835/cpof_049.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2835/cpof_049.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 049 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.422/2024</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2837/cpof_050.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2837/cpof_050.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 050 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.423/2024</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2836/cpof_051.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2836/cpof_051.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.424/2024</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2850/cpof_052.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2850/cpof_052.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 052 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.425/2024</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>PARECER Nº 053 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.427/2024</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2844/cpof_054.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2844/cpof_054.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 054 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.428/2024</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2847/cpof_055.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2847/cpof_055.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 055 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.429/2024</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2852/cpof_056.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2852/cpof_056.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 056 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.430/2024</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2865/cpof_057.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2865/cpof_057.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 057 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.432/2024</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2868/cpof_058.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2868/cpof_058.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.434/2024</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2871/cpof_059.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2871/cpof_059.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI LEGISLATIVA Nº 189/2024</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2875/cpof_060.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2875/cpof_060.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 060 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.433/2024</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2878/cpof_061.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2878/cpof_061.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 061 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.435/2024</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2904/cpof_062.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2904/cpof_062.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 062 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.437/2024</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2903/cpof_063.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2903/cpof_063.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 063 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA Nº 1.439/2024</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2911/cpof_64.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2911/cpof_64.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 064/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.440/2024</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2917/cpof_65.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2917/cpof_65.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 065/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.441/2024</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2918/cpof_066.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2918/cpof_066.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 066/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.442/2024</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2919/cpof_067.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2919/cpof_067.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 067/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.443/2024</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2930/cpof_068.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2930/cpof_068.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 068/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.444/2024</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2932/cpof_069.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2932/cpof_069.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 069/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.445/2024</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2935/cpof_070.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2935/cpof_070.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 070/2024 DA COMISSÃO DE PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁIA Nº 1.446/2024</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2953/parecer_71_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2953/parecer_71_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 71/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.447/2024</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2954/parecer_72_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2954/parecer_72_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 72/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.448/2024</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2955/parecer_73_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2955/parecer_73_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 73/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.449/2024</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2956/parecer_74_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2956/parecer_74_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 74/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.450/2024</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2957/parecer_75_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2957/parecer_75_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 75/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.451/2024</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_76__rcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_76__rcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 76/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.452/2024</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2965/parecer_77_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2965/parecer_77_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 77/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.453/2024</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2970/parecer_78_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2970/parecer_78_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 78/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.454/2024</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3020/parecer_79_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3020/parecer_79_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 079/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.438/2024</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2975/parecer_80_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2975/parecer_80_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 80/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.455/2024</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_81_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_81_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 081/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.457/2024</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2999/parecer_82_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2999/parecer_82_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 82/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.458/2024</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3010/parecer_83_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3010/parecer_83_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 83/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.459/2024</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3011/parecer_84_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3011/parecer_84_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 84/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.460/2024</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3012/parecer_85__orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3012/parecer_85__orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 85/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.461/2024</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3013/parecer_86_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3013/parecer_86_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>PARECER N° 86/2024 DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI ORDINÁRIA N° 1.462/2024</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>Parecer CPESAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2558/cpesas_001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2558/cpesas_001.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2582/cpesas_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2582/cpesas_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.379/2024.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>PARECER Nº 003 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.376/2023</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2600/cpesas_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2600/cpesas_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.384/2024.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2603/cpesas_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2603/cpesas_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.385/2024</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2606/cpesas_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2606/cpesas_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.386/2024</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2624/cpesas_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2624/cpesas_7.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.387/2024</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2627/cpesas_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2627/cpesas_8.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.388/2024</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2647/cpesas_9.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2647/cpesas_9.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.389/2024</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2634/cpesas_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2634/cpesas_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.391/2024</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2641/cpesas_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2641/cpesas_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.393/2024</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2661/cpesas_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2661/cpesas_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.394/2024</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2669/cpesas_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2669/cpesas_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.396/2024</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2675/cpesas_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2675/cpesas_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.397/2024</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2678/cpesas_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2678/cpesas_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.398/2024</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2725/cpesas_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2725/cpesas_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.400/2024</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2708/cpesas_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2708/cpesas_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.403/2024</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>CPESAS - COMISSÃO PERMANENTE DE EDUC SAÚDE E ASSIST.  SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2811/cpesas_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2811/cpesas_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.415/2024</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2797/cpesas_019.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2797/cpesas_019.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.416/2024</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2803/cpesas_020.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2803/cpesas_020.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.418/2024</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2812/cpesas_021.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2812/cpesas_021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.419/2024</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2806/cpesas_022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2806/cpesas_022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.420/2024</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2822/cpesas_023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2822/cpesas_023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023 DA COMISSÃO PERMANENTE DE EDUCAÇAO, SAÚDE E ASSISTENÇIA SOCIAL AO PROJETO DE LEI Nº1.412/2024</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2832/cpesas_024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2832/cpesas_024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.422/2024</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2833/cpesas_025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2833/cpesas_025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 025 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.423/2024</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2834/cpesas_026.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2834/cpesas_026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.424/2024</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2842/cpesas_027.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2842/cpesas_027.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 1.427/2024</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2845/cpesas_028.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2845/cpesas_028.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.428/2024</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2866/cpesas_029.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2866/cpesas_029.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.432/2024</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2869/cpesas_030.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2869/cpesas_030.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.434/2024</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2872/cpesas_031.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2872/cpesas_031.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 189/2024</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2876/cpesas_032.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2876/cpesas_032.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.433/2024</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2900/cpesas_033.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2900/cpesas_033.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.436/2024</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2901/cpesas_034.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2901/cpesas_034.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.437/2024</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2915/cpesas_035.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2915/cpesas_035.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.442/2024</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2916/cpesas_036.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2916/cpesas_036.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.443/2024</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2933/parecer_cpesas_037.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2933/parecer_cpesas_037.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.445/2024</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2936/parecer_cpesas_038.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2936/parecer_cpesas_038.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.446/2024</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2959/parecer_39_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2959/parecer_39_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.447/2024</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2960/parecer_40_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2960/parecer_40_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.448/2024</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2966/parecer_41_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2966/parecer_41_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.453/2024</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2971/parecer_42_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2971/parecer_42_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.454/2024</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3021/parecer_43_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3021/parecer_43_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.438/2024</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2997/parecer_44_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2997/parecer_44_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.457/2024</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_45_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_45_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 045 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.458/2024</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3014/parecer_46_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3014/parecer_46_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.459/2024</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3015/parecer_47_educacao_saude_e_ass_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3015/parecer_47_educacao_saude_e_ass_social.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047 DA COMISSÃO PERMANENTE DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI ORDINÁRIA Nº 1.462/2024</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>Audiências Publicas</t>
   </si>
   <si>
     <t>CONVITE PARA AUDIÊNCIA PÚBLICA_x000D_
 _x000D_
 _x000D_
 A Prefeitura Municipal de Mirante da Serra, convida a população para Audiência Pública nos termos do Inciso I, do Parágrafo Primeiro, do art. 48, da Lei de Responsabilidade Fiscal n° 101/2000. A Audiência Pública será realizada no dia 29 de junho de 2022, às 09:00 horas, no “Planário” da Câmara Municipal de Mirante da Serra. O objetivo da Audiência Pública é assegurar a transparência durante o processo de discussão da Lei de Diretrizes Orçamentárias - LDO para o exercício financeiro de 2023, dos Poderes Executivo e Legislativo do Município de Mirante da Serra – RO.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>Assunto: EDITAL DE CONVOCAÇÃO PARA AUDIÊNCIA PÚBLICA No 003/2024, devidamente publicado, convocamos Vossa Excelência para participar de Audiência Pública Prevista no Artigo 48, da Lei de Responsabilidade Fiscal no.101/2000, Referente à Lei Orçamentária Anual (LOA/2025). Diante exposto fica estabelecido o dia 22 de Agosto de 2024 do ano corrente, às 09:00 horas, no auditório da Prefeitura Municipal, será realizada Audiência Pública, para apresentação, discussão e aprovação das ações da Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Projeto de Lei Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.412/2024 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>P TCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE RO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2658/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2658/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas relativa ao exercício de 2022 PRESTAÇÃO DE CONTAS ANUAL. CONTAS DE GOVERNO. RESULTADOS ORÇAMENTÁRIO E FINANCEIRO SUPERAVITÁRIOS. SUPERÁVIT FINANCEIRO DO BALANÇO PATRIMONIAL. CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM A EDUCAÇÃO, SAÚDE E REPASSE AO LEGISLATIVO. RESPEITO AOS LIMITES FISCAIS. ATINGIMENTO DAS METAS DE RESULTADOS PRIMÁRIO E NOMINAL CONFORMIDADE DA GESTÃO PREVIDENCIÁRIA. CAPAG CLASSIFICADA COMO “A”. NÃO ATENDIMENTO A DETERMINAÇÃO ANTERIOR. REITERAÇÃO. BAIXA EFETIVIDADE DA ARRECADAÇÃO DOS CRÉDITOS INSCRITOS EM DÍVIDA ATIVA.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2697/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2697/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO N°58/2023 AO PROCESSO 01016/23 REFERENTE A PRESTAÇÃO DE CONTAS DO MUNICIPÍO DE MIRANTE DA SERRA, EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>COREC</t>
   </si>
   <si>
     <t>Correspondências recebida</t>
   </si>
   <si>
     <t>LEITURA DAS CORRESPONDÊNÇIAS RECEBIDAS.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>LEITURA DAS CORRESPONDÊNCIAS RECEBIDAS</t>
   </si>
   <si>
     <t>2755</t>
   </si>
@@ -4491,147 +4491,147 @@
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>ESTABELECE O DIA PARA ELEIÇÃO DOS CARGOS VAGOS DAS COMISSÕES PRMANENTES.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>''REQUER ''QUER ESTABELECE O DIA PARA A ELEIÇÃO DOS CARGOS VAGOS DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>''REQUER ''QUE ESTABELECE O DIA PARA A ELEIÇÃO DOS DOS CARGOS VAGOS DA COMISSÃO PERMANENTE.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3025/edital_eleicao_mesa_diretora_para_2025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3025/edital_eleicao_mesa_diretora_para_2025.pdf</t>
   </si>
   <si>
     <t>Edital de convocação para Eleição da Mesa Diretora da Câmara Municipal de Mirante da Serra para o Biênio de 2025/2026.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficios</t>
   </si>
   <si>
     <t>CONHECIMENTO DA PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE MIRANTE DA SERRA AO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>"NOMEIA A COMISSÃO PARA O PROCEDIMENTO DA ELEIÇAÕ DOS CARGOS VAGOS DAS COMISSÕES PERMANENTE PARA COMPELTAR O BIÊNIO 2023 A 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2889/convocacao_de_suplente_vereador_i.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2889/convocacao_de_suplente_vereador_i.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SENHOR JOAZIR BARBOSA, 2ª SUPLENTE DE VEREADOR PARA TOMAR POSSE NO CARGO, EM VIRTUDE DO AFASTAMENTO DO VEREADOR PAULO ROBERTO DA PAIXÃO, CONFORME PORTARIA N° 1081/GP/CMMS/2024.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>T P</t>
   </si>
   <si>
     <t>Termo de posse</t>
   </si>
   <si>
     <t>LEITURA DO TERMO DE POSSE.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3001/proposta_de_emenda_a_lei_organica_no_10_-_autoria_prefeito_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3001/proposta_de_emenda_a_lei_organica_no_10_-_autoria_prefeito_1.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 92-A NA LEI ORGÂNICA DO MUNICIPIO DE MIRANTE DA SERRA".</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>DEB</t>
   </si>
   <si>
     <t>Declaração de Bens</t>
   </si>
   <si>
     <t>LEITURA DE DECLARAÇOÊS DE BENS.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>DIP</t>
   </si>
   <si>
     <t>Diploma de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2891/diploma_joazir_pereira_barbosa_mirante.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2891/diploma_joazir_pereira_barbosa_mirante.pdf</t>
   </si>
   <si>
     <t>DIPLOMA SEGUNDO SUPLENTE DE VEREADOR, PcdoB</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>PVECO</t>
   </si>
   <si>
     <t>Procedimento Votaçã para Eleição Comissões</t>
   </si>
   <si>
     <t>''PROCEDIMENTO DA ELEIÇÃO DOS CARGOS VAGOS DAS COMISSÕES PERMANENTES PARA COMPELTAR O BIÊNIO 2.023 A 2.0240 E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4950,67 +4950,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2565/projeto_de_lei_no_1378.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_1379.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2562/eb8d3fc0_489.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2564/projeto_de_lei-1381.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2577/projeto_de_lei_no_1382.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_lei_1383-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2589/projeto_de_lei_no_1384.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2590/projeto_de_lei_no_1385.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_no_1386.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_n_1387.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2610/projeto_de_lei_no_1388.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2611/projeto_de_lei_no_1389.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2613/projeto_de_lei_no_1390-2024_-_alteracao_da_lei_1.333-2023_-_sobre_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2612/projeto_de_lei_no_1391.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2614/projeto_de_lei_no_1392.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2615/projeto_de_lei__no_1393.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2619/projeto_de_lei_1394-2024_-_altera_a_lei_560-2011_sobre_o_pagamento_de_plantoes_extras_para_os_servidores_da_semsau.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_no_1395-2024_-_evento_do_dia_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_no_1396-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_no_1397-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_apae.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_no_1398-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_alpa.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no__1399-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2671/projeto_de_lei_no_1400-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_no_1401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_no_1402.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_1403-2024_-_dispoe_sobre_parcelamento_de_divida_do_fundo_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_no_1404.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_1405-2024_-_autoriza_reconhecimento_e_confissao_de_divida_fundo_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2712/projeto_de_lei_1406-2024_-_autoriza_a_doacao_de_imovel_urbano_ao_governo_do_estado_de_rondonia_-_novo_forum.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_1407-2024_-__doacao_de_transformador_para_associacao.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2717/projeto_de_lei__1408-2024__-_alterando_a_lei_1323_-_nivel_nm_vi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no__1409-2024-_revisao_geral_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no__1410-2024_alteracao_da_lei_1157-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_no_1412.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2758/projeto_de_lei_no_1413.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2759/projeto_de_lei_no_1414.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_no_1415.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_no_1416.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_no_1417-2024-cisan.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_no_1418.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_no_1419.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_no_1420.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_no_1422.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_1423.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_1424.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2817/lei_1428.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2826/projeto_de_lei_no_1426-2024_altera_lei_1315-2024_viveiro_municipal.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2827/projeto_de_lei_no_1427.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_1428.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2838/projeto_de_lei_no_1429.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_no_1430.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_1431-2024__-_alterando_a_lei_1323_-_carga_horaria_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_no_1432.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_no_1433.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_lei_no_1434.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_lei_no_1435.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2884/projeto_de_lei_no_1436.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2885/projeto_de_lei_no_1437.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2886/projeto_de_lei_no_1438_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2887/projeto_de_lei_no_1439.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2896/projeto_de_lei_no_1440.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_no_1441.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_no_1442.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_no_1443.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2923/projeto_de_lei__no_1444.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2925/projeto_de_lei_no_1445.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_no_1446.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_no_1447.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2928/projeto_de_lei_no_1448.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_no_1449.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2942/projeto_de_lei__1450-2024_-_autoriza_doacao_e_baixa_de_bens.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2943/projeto_de_lei_no_1451-2024-_autoriza_comodato_associacoes.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2944/projeto_de_lei_no_1452.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_lei_no_1453.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_no_1454.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2967/projeto_de_lei_no__1455-2024-_autoriza_comodato_associacoes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_no___1456_-_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_no_1457-_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei-1458.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_lei_no_1459.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_lei_no_1460.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_1461.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei-1462.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_no_1464-_2024_-_convenio_com_a_promovida.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3016/projeto_de_lei_no_1465.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3017/projeto_de_lei_no_1466.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3018/projeto_de_lei_1467-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_1468.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_modificatica_01_24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2588/1._projeto_de_lei_n._185_-_associacao_dos_chacareiros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_n._186_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_187__fixa_subsidio_prefeito_atual.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2780/7._projeto_de_lei_n._188_-_semana_da_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2859/6._projeto_de_lei_n._189_-_saude_alternativa_-_prp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2656/projeto_de_resolucao_legislativa_082_comissoes.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2719/6._projeto_de_resolucao_no_083_-_fixa_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2882/7._projeto_de_resolucao_n._84_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3347/projeto_de_resolucao_legislativa_085_13o__salario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2646/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2691/reqeurimento_7.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2692/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2700/requerimento_prp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_adneldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2714/requerimento_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_12_prp.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2716/requerimento_13_hep.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_15_hep.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_16_da.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_17_aa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_18_aa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_19_aa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2735/requerimento_20_aa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2736/requerimento_21_hep.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2739/requerimento_josimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_23_aa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_24_aa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_27_hep.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2774/requerimento_28_hep.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2775/requerimento_29_hep.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2776/requerimento_30_hep.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2777/requerimento_31_hep.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_32_hep.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_hilton.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_34_jsn.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2787/requerimento_35_jsn.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_36_jsn.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_37_jsn.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2790/requerimento_38_aa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2791/requerimento_39_aa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimeno_40.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2910/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_paulo_roberto_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2939/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_048___2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2973/requerimento_049___2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_050___2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_051___2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_052___2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_053___2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2672/veto_total_emenda_mod_01_projeto_1376.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2574/cpmp_001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2585/cpmp_002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2587/cpmp_003.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2650/cpmp_004.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2642/cmpm_005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2856/cpmp_006.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2823/cpmp_007.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3024/parecer_008_meio_ambiente_e_pesca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2575/cposp_001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2649/cposp_002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2683/cposp_003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2706/parecer_cposp_004.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2762/cposp_006.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2765/cposp_007.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2809/cposp_008.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2824/cposp_009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2855/cposp_010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2853/cposp_012.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2899/cposp_013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2908/cposp_14.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2914/cposp_15.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2961/parecer_16_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2962/parecer_17_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3023/parecer_18_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2552/cpjr_001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2554/cpjr_002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2556/cpjr_003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2559/cpjr_004.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2566/cpjr_005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2569/cpjr_006.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2579/cpjr_007.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2580/cpjr_008.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2583/cpjr_009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2586/cpjr_010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2597/cpjr_12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2598/cpjr_13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2601/cpjr_14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2604/cpjr_15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2622/cpjr_16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2625/cpjr_17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2628/cpjr_18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2631/cpjr_19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2632/cpjr_20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2635/cpjr_21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2639/cpjr_22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2643/cpjr_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2659/cpjr_24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2665/cpjr_25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2667/cpjr_26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2670/cpjr_27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2673/cpjr_28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2676/cpjr_029.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2681/cpjr_30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2686/cpjr_31.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2689/cpjr_32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2723/cpjr_33.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2702/cpjr_34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2701/cpjr_35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2711/cpjr_36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2705/cpjr_37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2704/cpjr_38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2726/cpjr_39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2728/cpjr_40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2742/cpjr_41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2745/cpjr_42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2747/cpjr_43.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2751/cpjr_44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2749/cpjr_45.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2753/cpjr_46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2760/cpjr_47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2763/cpjr_48.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2815/cpjr_049.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2794/cpjr_050.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2796/cpjr_051.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2801/cpjr_052.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2816/parecer_53_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2804/cpjr_054.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2807/cpjr_055.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2810/cpjr_056.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2820/cpjr_057.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2829/parecer_58__jus_redacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2830/parecer_59__jus_redacao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2831/cpjr_060.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2849/cpjr_061.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2840/cpjr_062.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2841/cpjr_063.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2843/cpjr_064.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2846/cpjr_065.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2851/cpjr_066.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2863/cpjr_067.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2864/cpjr_068.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2867/cpjr_069.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2870/cpjr_070.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2874/cpjr_071.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2877/cpjr_072.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2888/cpjr_73.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2905/cpjr_076.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2906/cpjr_77.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2920/cpjr_78.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2921/cpjr_79.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2922/cpjr_80.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2929/cpjr_81.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2931/cpjr_82.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2934/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2937/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2947/parecer_85_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2948/parecer_86_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2949/parecer_87_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2950/parecer_88_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2951/parecer_89_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2952/parecer_90_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2964/parecer_91_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2969/parecer_92_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3019/parecer_93_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2974/parecer_94_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2980/parecer_95_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2995/parecer_96_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_97_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3005/parecer_98_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3006/parecer_99_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3007/parecer_100_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3008/parecer_101_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3009/parecer_102_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2553/cpof_001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2555/cpof_002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2557/cpof_003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2567/cpof_004.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2570/cpof_005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2581/cpof_006.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2584/cpof_007.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2599/cpof_09.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2602/cpof_10.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2605/cpof_11.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2623/cpof_12.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2626/cpof_13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2629/cpof_14.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2633/cpof_15.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2648/cpof_16.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2640/cpof_17.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2660/cpof_18.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2666/cpof_19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2668/cpof_20.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2682/cpof_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2677/cpof_22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2680/cpof_23.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2687/cpof_24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2696/cpof_26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2724/cpof_27.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2710/cpof_28.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2707/cpof_29.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2703/cpof_30.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2709/cpof_31.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2727/cpof_32.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2738/cpof_33.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2743/cpof_34.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2746/cpof_35.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2748/cpof_36.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2752/cpof_37.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2754/cpof_38.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2750/cpof_39.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2761/cpof_40.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2764/cpof_41.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2813/cpof_042.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2795/parecer_43_or_e_financas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2802/cpof_044.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2814/cpof_045.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2805/cpof_046.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2808/cpof_047.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2821/cpof_048.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2835/cpof_049.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2837/cpof_050.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2836/cpof_051.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2850/cpof_052.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2844/cpof_054.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2847/cpof_055.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2852/cpof_056.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2865/cpof_057.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2868/cpof_058.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2871/cpof_059.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2875/cpof_060.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2878/cpof_061.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2904/cpof_062.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2903/cpof_063.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2911/cpof_64.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2917/cpof_65.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2918/cpof_066.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2919/cpof_067.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2930/cpof_068.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2932/cpof_069.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2935/cpof_070.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2953/parecer_71_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2954/parecer_72_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2955/parecer_73_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2956/parecer_74_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2957/parecer_75_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_76__rcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2965/parecer_77_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2970/parecer_78_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3020/parecer_79_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2975/parecer_80_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_81_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2999/parecer_82_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3010/parecer_83_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3011/parecer_84_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3012/parecer_85__orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3013/parecer_86_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2558/cpesas_001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2582/cpesas_002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2600/cpesas_04.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2603/cpesas_05.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2606/cpesas_06.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2624/cpesas_7.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2627/cpesas_8.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2647/cpesas_9.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2634/cpesas_10.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2641/cpesas_11.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2661/cpesas_12.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2669/cpesas_13.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2675/cpesas_14.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2678/cpesas_15.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2725/cpesas_16.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2708/cpesas_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2811/cpesas_18.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2797/cpesas_019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2803/cpesas_020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2812/cpesas_021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2806/cpesas_022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2822/cpesas_023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2832/cpesas_024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2833/cpesas_025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2834/cpesas_026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2842/cpesas_027.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2845/cpesas_028.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2866/cpesas_029.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2869/cpesas_030.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2872/cpesas_031.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2876/cpesas_032.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2900/cpesas_033.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2901/cpesas_034.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2915/cpesas_035.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2916/cpesas_036.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2933/parecer_cpesas_037.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2936/parecer_cpesas_038.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2959/parecer_39_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2960/parecer_40_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2966/parecer_41_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2971/parecer_42_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3021/parecer_43_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2997/parecer_44_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_45_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3014/parecer_46_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3015/parecer_47_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2658/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2697/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3025/edital_eleicao_mesa_diretora_para_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2889/convocacao_de_suplente_vereador_i.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3001/proposta_de_emenda_a_lei_organica_no_10_-_autoria_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2891/diploma_joazir_pereira_barbosa_mirante.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2565/projeto_de_lei_no_1378.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2561/projeto_de_lei_1379.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2562/eb8d3fc0_489.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2564/projeto_de_lei-1381.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2577/projeto_de_lei_no_1382.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2576/projeto_de_lei_1383-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2589/projeto_de_lei_no_1384.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2590/projeto_de_lei_no_1385.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_lei_no_1386.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_n_1387.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2610/projeto_de_lei_no_1388.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2611/projeto_de_lei_no_1389.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2613/projeto_de_lei_no_1390-2024_-_alteracao_da_lei_1.333-2023_-_sobre_servico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2612/projeto_de_lei_no_1391.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2614/projeto_de_lei_no_1392.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2615/projeto_de_lei__no_1393.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2619/projeto_de_lei_1394-2024_-_altera_a_lei_560-2011_sobre_o_pagamento_de_plantoes_extras_para_os_servidores_da_semsau.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2620/projeto_de_lei_no_1395-2024_-_evento_do_dia_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2621/projeto_de_lei_no_1396-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2662/projeto_de_lei_no_1397-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_apae.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2663/projeto_de_lei_no_1398-2024__-_autoriza_o_repasse_de_custeio_em_favor_da_alpa.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no__1399-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2671/projeto_de_lei_no_1400-2024_-_alteracao_da_lei_1.280-2023_-_convenio_promovida.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2685/projeto_de_lei_no_1401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2688/projeto_de_lei_no_1402.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2694/projeto_de_lei_1403-2024_-_dispoe_sobre_parcelamento_de_divida_do_fundo_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_no_1404.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2695/projeto_de_lei_1405-2024_-_autoriza_reconhecimento_e_confissao_de_divida_fundo_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2712/projeto_de_lei_1406-2024_-_autoriza_a_doacao_de_imovel_urbano_ao_governo_do_estado_de_rondonia_-_novo_forum.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2713/projeto_de_lei_1407-2024_-__doacao_de_transformador_para_associacao.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2717/projeto_de_lei__1408-2024__-_alterando_a_lei_1323_-_nivel_nm_vi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no__1409-2024-_revisao_geral_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no__1410-2024_alteracao_da_lei_1157-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_no_1412.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2758/projeto_de_lei_no_1413.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2759/projeto_de_lei_no_1414.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2770/projeto_de_lei_no_1415.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2771/projeto_de_lei_no_1416.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2772/projeto_de_lei_no_1417-2024-cisan.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2781/projeto_de_lei_no_1418.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2782/projeto_de_lei_no_1419.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_no_1420.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_no_1422.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_1423.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_1424.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2817/lei_1428.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2826/projeto_de_lei_no_1426-2024_altera_lei_1315-2024_viveiro_municipal.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2827/projeto_de_lei_no_1427.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_1428.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2838/projeto_de_lei_no_1429.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2839/projeto_de_lei_no_1430.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2857/projeto_de_lei_1431-2024__-_alterando_a_lei_1323_-_carga_horaria_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2858/projeto_de_lei_no_1432.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2860/projeto_de_lei_no_1433.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2861/projeto_de_lei_no_1434.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2862/projeto_de_lei_no_1435.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2884/projeto_de_lei_no_1436.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2885/projeto_de_lei_no_1437.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2886/projeto_de_lei_no_1438_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2887/projeto_de_lei_no_1439.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2896/projeto_de_lei_no_1440.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_no_1441.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_lei_no_1442.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2913/projeto_de_lei_no_1443.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2923/projeto_de_lei__no_1444.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2925/projeto_de_lei_no_1445.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2926/projeto_de_lei_no_1446.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2927/projeto_de_lei_no_1447.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2928/projeto_de_lei_no_1448.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2941/projeto_de_lei_no_1449.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2942/projeto_de_lei__1450-2024_-_autoriza_doacao_e_baixa_de_bens.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2943/projeto_de_lei_no_1451-2024-_autoriza_comodato_associacoes.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2944/projeto_de_lei_no_1452.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2945/projeto_de_lei_no_1453.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2946/projeto_de_lei_no_1454.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2967/projeto_de_lei_no__1455-2024-_autoriza_comodato_associacoes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2987/projeto_de_lei_no___1456_-_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2986/projeto_de_lei_no_1457-_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2990/projeto_de_lei-1458.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2991/projeto_de_lei_no_1459.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2992/projeto_de_lei_no_1460.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_1461.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei-1462.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3004/projeto_de_lei_no_1464-_2024_-_convenio_com_a_promovida.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3016/projeto_de_lei_no_1465.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3017/projeto_de_lei_no_1466.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3018/projeto_de_lei_1467-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3022/projeto_de_lei_1468.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2592/emenda_modificatica_01_24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2588/1._projeto_de_lei_n._185_-_associacao_dos_chacareiros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2618/projeto_de_lei_n._186_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_187__fixa_subsidio_prefeito_atual.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2780/7._projeto_de_lei_n._188_-_semana_da_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2859/6._projeto_de_lei_n._189_-_saude_alternativa_-_prp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2656/projeto_de_resolucao_legislativa_082_comissoes.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2719/6._projeto_de_resolucao_no_083_-_fixa_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2882/7._projeto_de_resolucao_n._84_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3347/projeto_de_resolucao_legislativa_085_13o__salario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2646/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2691/reqeurimento_7.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2692/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2700/requerimento_prp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_adneldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2714/requerimento_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_12_prp.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2716/requerimento_13_hep.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2730/requerimento_15_hep.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_16_da.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2732/requerimento_17_aa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2733/requerimento_18_aa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2734/requerimento_19_aa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2735/requerimento_20_aa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2736/requerimento_21_hep.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2739/requerimento_josimar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2756/requerimento_23_aa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2757/requerimento_24_aa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2773/requerimento_27_hep.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2774/requerimento_28_hep.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2775/requerimento_29_hep.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2776/requerimento_30_hep.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2777/requerimento_31_hep.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2778/requerimento_32_hep.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_hilton.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_34_jsn.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2787/requerimento_35_jsn.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2788/requerimento_36_jsn.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_37_jsn.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2790/requerimento_38_aa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2791/requerimento_39_aa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimeno_40.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2910/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_paulo_roberto_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2939/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2972/requerimento_048___2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2973/requerimento_049___2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2977/requerimento_050___2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2978/requerimento_051___2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2981/requerimento_052___2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2982/requerimento_053___2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2672/veto_total_emenda_mod_01_projeto_1376.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2574/cpmp_001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2585/cpmp_002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2587/cpmp_003.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2650/cpmp_004.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2642/cmpm_005.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2856/cpmp_006.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2823/cpmp_007.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3024/parecer_008_meio_ambiente_e_pesca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2575/cposp_001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2649/cposp_002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2683/cposp_003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2706/parecer_cposp_004.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2762/cposp_006.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2765/cposp_007.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2809/cposp_008.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2824/cposp_009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2855/cposp_010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2853/cposp_012.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2899/cposp_013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2908/cposp_14.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2914/cposp_15.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2961/parecer_16_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2962/parecer_17_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3023/parecer_18_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2552/cpjr_001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2554/cpjr_002.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2556/cpjr_003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2559/cpjr_004.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2566/cpjr_005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2569/cpjr_006.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2579/cpjr_007.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2580/cpjr_008.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2583/cpjr_009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2586/cpjr_010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2597/cpjr_12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2598/cpjr_13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2601/cpjr_14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2604/cpjr_15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2622/cpjr_16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2625/cpjr_17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2628/cpjr_18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2631/cpjr_19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2632/cpjr_20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2635/cpjr_21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2639/cpjr_22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2643/cpjr_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2659/cpjr_24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2665/cpjr_25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2667/cpjr_26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2670/cpjr_27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2673/cpjr_28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2676/cpjr_029.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2681/cpjr_30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2686/cpjr_31.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2689/cpjr_32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2723/cpjr_33.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2702/cpjr_34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2701/cpjr_35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2711/cpjr_36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2705/cpjr_37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2704/cpjr_38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2726/cpjr_39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2728/cpjr_40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2742/cpjr_41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2745/cpjr_42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2747/cpjr_43.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2751/cpjr_44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2749/cpjr_45.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2753/cpjr_46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2760/cpjr_47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2763/cpjr_48.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2815/cpjr_049.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2794/cpjr_050.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2796/cpjr_051.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2801/cpjr_052.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2816/parecer_53_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2804/cpjr_054.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2807/cpjr_055.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2810/cpjr_056.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2820/cpjr_057.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2829/parecer_58__jus_redacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2830/parecer_59__jus_redacao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2831/cpjr_060.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2849/cpjr_061.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2840/cpjr_062.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2841/cpjr_063.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2843/cpjr_064.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2846/cpjr_065.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2851/cpjr_066.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2863/cpjr_067.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2864/cpjr_068.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2867/cpjr_069.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2870/cpjr_070.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2874/cpjr_071.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2877/cpjr_072.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2888/cpjr_73.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2905/cpjr_076.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2906/cpjr_77.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2920/cpjr_78.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2921/cpjr_79.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2922/cpjr_80.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2929/cpjr_81.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2931/cpjr_82.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2934/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2937/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2947/parecer_85_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2948/parecer_86_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2949/parecer_87_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2950/parecer_88_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2951/parecer_89_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2952/parecer_90_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2964/parecer_91_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2969/parecer_92_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3019/parecer_93_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2974/parecer_94_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2980/parecer_95_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2995/parecer_96_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2998/parecer_97_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3005/parecer_98_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3006/parecer_99_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3007/parecer_100_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3008/parecer_101_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3009/parecer_102_justica_redacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2553/cpof_001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2555/cpof_002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2557/cpof_003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2567/cpof_004.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2570/cpof_005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2581/cpof_006.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2584/cpof_007.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2599/cpof_09.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2602/cpof_10.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2605/cpof_11.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2623/cpof_12.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2626/cpof_13.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2629/cpof_14.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2633/cpof_15.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2648/cpof_16.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2640/cpof_17.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2660/cpof_18.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2666/cpof_19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2668/cpof_20.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2682/cpof_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2677/cpof_22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2680/cpof_23.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2687/cpof_24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2696/cpof_26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2724/cpof_27.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2710/cpof_28.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2707/cpof_29.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2703/cpof_30.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2709/cpof_31.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2727/cpof_32.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2738/cpof_33.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2743/cpof_34.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2746/cpof_35.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2748/cpof_36.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2752/cpof_37.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2754/cpof_38.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2750/cpof_39.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2761/cpof_40.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2764/cpof_41.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2813/cpof_042.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2795/parecer_43_or_e_financas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2802/cpof_044.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2814/cpof_045.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2805/cpof_046.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2808/cpof_047.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2821/cpof_048.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2835/cpof_049.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2837/cpof_050.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2836/cpof_051.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2850/cpof_052.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2844/cpof_054.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2847/cpof_055.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2852/cpof_056.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2865/cpof_057.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2868/cpof_058.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2871/cpof_059.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2875/cpof_060.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2878/cpof_061.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2904/cpof_062.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2903/cpof_063.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2911/cpof_64.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2917/cpof_65.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2918/cpof_066.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2919/cpof_067.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2930/cpof_068.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2932/cpof_069.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2935/cpof_070.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2953/parecer_71_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2954/parecer_72_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2955/parecer_73_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2956/parecer_74_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2957/parecer_75_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2958/parecer_76__rcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2965/parecer_77_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2970/parecer_78_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3020/parecer_79_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2975/parecer_80_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2996/parecer_81_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2999/parecer_82_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3010/parecer_83_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3011/parecer_84_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3012/parecer_85__orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3013/parecer_86_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2558/cpesas_001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2582/cpesas_002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2600/cpesas_04.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2603/cpesas_05.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2606/cpesas_06.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2624/cpesas_7.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2627/cpesas_8.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2647/cpesas_9.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2634/cpesas_10.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2641/cpesas_11.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2661/cpesas_12.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2669/cpesas_13.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2675/cpesas_14.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2678/cpesas_15.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2725/cpesas_16.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2708/cpesas_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2811/cpesas_18.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2797/cpesas_019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2803/cpesas_020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2812/cpesas_021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2806/cpesas_022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2822/cpesas_023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2832/cpesas_024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2833/cpesas_025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2834/cpesas_026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2842/cpesas_027.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2845/cpesas_028.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2866/cpesas_029.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2869/cpesas_030.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2872/cpesas_031.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2876/cpesas_032.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2900/cpesas_033.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2901/cpesas_034.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2915/cpesas_035.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2916/cpesas_036.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2933/parecer_cpesas_037.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2936/parecer_cpesas_038.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2959/parecer_39_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2960/parecer_40_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2966/parecer_41_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2971/parecer_42_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3021/parecer_43_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2997/parecer_44_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3000/parecer_45_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3014/parecer_46_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3015/parecer_47_educacao_saude_e_ass_social.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2658/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2697/parecer_tcero_decisao-463_ppl-tc_00058_23_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3025/edital_eleicao_mesa_diretora_para_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2889/convocacao_de_suplente_vereador_i.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/3001/proposta_de_emenda_a_lei_organica_no_10_-_autoria_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2024/2891/diploma_joazir_pereira_barbosa_mirante.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H447"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>