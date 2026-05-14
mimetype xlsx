--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,5804 +51,5804 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
   </si>
   <si>
     <t>declara de utilidade pública a associação dos criadores de peixe de mirante da serra -acpems,e dá outras providências.´´</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>José Carlos Pereira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_1260.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_1260.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento_x000D_
 vigente crédito adicional especial proveniente de_x000D_
 excesso de arrecadação e anulação de dotação_x000D_
 orçamentária, cria o Projeto/1045 CV para_x000D_
 Ampliação do Centro Público de Convivência, e dá_x000D_
 outras Providências.”</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_1261.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_1261.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências.”</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_no_1262_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_no_1262_.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento_x000D_
 vigente crédito adicional suplementar proveniente_x000D_
 de superávit financeiro, e dá outras providências.”</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_no_1263__.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_no_1263__.pdf</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_no_1264.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_no_1264.pdf</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_no_1265.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_no_1265.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, Cria o Projeto 1047 - CV para Pavimentação Asfáltica em Via Urbana, e dá outras Providências.”</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_no_1266.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_no_1266.pdf</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1933/projeto_de_lei_no_1267.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1933/projeto_de_lei_no_1267.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, e dá Outras Providências</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_1268.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_1268.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo abrir orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_no_1269.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_no_1269.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro e anulação de dotação orçamentária e dá outras providências .</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_1270_-_abre_credito_por_superavit_financeiro_equipamentos_agricolas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_1270_-_abre_credito_por_superavit_financeiro_equipamentos_agricolas.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro cria o projeto /1048-CV nº 472/PGE-2022 para Aquisição de Equipamentos Agrícolas, e dá outras providências.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1937/projeto_de_lei_no_1271.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1937/projeto_de_lei_no_1271.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo abrir no orçamento vigente crédito adicional especial , proveniente de superávit financeiro com criação de Elemento de despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1938/projeto_de_lei_no_1272.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1938/projeto_de_lei_no_1272.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir no orçamento vigente crédito adicional especial proveniente de exesso de arrecadação e anulação de dotação orçamentária , e dá outras providências.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_1273-2023_-_altera_a_lei_1157-2022_-_convenio_com_a_apae_pela_semtas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_1273-2023_-_altera_a_lei_1157-2022_-_convenio_com_a_apae_pela_semtas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.157/2022, para o fim de aumentar o convênio de Repasse financeiro com a APAE (Associação de Pais e Amigos dos Excepcionais) e dá Outras Providências</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_1274_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_1274_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro exercício anterior , com criação de elemento de despesa, e dá outras providências .</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_1275_-_abre_credito_especial_adicional_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_1275_-_abre_credito_especial_adicional_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir no orçamento vigente crédito especial, proveniente de anulação de dotação orçamentária, e dá outras providências .</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_no_1.276_-_abre_credito_por_superavit_financeiro_co-financiamento_atencao_basica.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_no_1.276_-_abre_credito_por_superavit_financeiro_co-financiamento_atencao_basica.pdf</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_no_1.277_-_abre_credito_especial_por_superavit_financeiro_aq_aparelho_raio_-_x_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_no_1.277_-_abre_credito_especial_por_superavit_financeiro_aq_aparelho_raio_-_x_1.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_1278_-_abre_credito_por_superavit_financeiro_aquisicao_de_medicamentos_e_insumos_hospitalar.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_1278_-_abre_credito_por_superavit_financeiro_aquisicao_de_medicamentos_e_insumos_hospitalar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento_x000D_
 vigente crédito adicional suplementar proveniente_x000D_
 de superávit financeiro, cria o Projeto/1050_x000D_
 Aquisição de Medicamentos e Insumos_x000D_
 Hospitalares, e dá outras providências.”</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_no_1279_abre_credito_por_superavit_financeiro_aquisicao_de_um_veiculo_tipo_pick-up.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_no_1279_abre_credito_por_superavit_financeiro_aquisicao_de_um_veiculo_tipo_pick-up.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, cria o Projeto/1051 Aquisição de um Veículo Utilitário Tipo Pick-Up, e dá outras providências.”_x000D_
 O</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_de_lei_no_1280_-_2023_-_convenio_com_a_promovida.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_de_lei_no_1280_-_2023_-_convenio_com_a_promovida.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA ( ASSOCIAÇÃO PARA A PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO ) E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1987/projeto_de_lei_no_1281_-_altera_a_lei_municipal_no_1257-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1987/projeto_de_lei_no_1281_-_altera_a_lei_municipal_no_1257-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.257/2023 de 31 de janeiro de 2023, e dá Outras providências”</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_lei_no_1282-2023_-_alteracao_de_lei_740-16_-_vida_util_de_veiculos_transporte_escolar_para_17_anos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_lei_no_1282-2023_-_alteracao_de_lei_740-16_-_vida_util_de_veiculos_transporte_escolar_para_17_anos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 1º,  CAPUT, DA LEI 740/2016, PARA DELIMITAR A VIDA ÚTIU DE VEÍCULOS                                                  AUTOMOTORES COLETIVOS   DESTINADOS AO TRANSPORTE ESCOLAR EM NO MÁXIMO 17 ( DEZESSETE ) ANOS, E DÁ OUTRAS  PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_lei_no_1283-2023_-_revisao_geral_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_lei_no_1283-2023_-_revisao_geral_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_1284_-2023_-_convenio_com_o_cisan.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_1284_-2023_-_convenio_com_o_cisan.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a firmar convênio de cooperação com o CISAN  (Consórcio intermunicipal de saneamento da região central de Rondônia) e dá outras providências .</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei_no_1285-2023_-_autoriza_processo_seletivo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei_no_1285-2023_-_autoriza_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratar por prazo determinado, mediante processo seletivo simplificado, para atender necessidade de excepcional  interesse público de suprir falta emergencial de pessoa até a realização de concurso público e dá outras providências .</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_1286-2023_-_autoriza_estagio_remunerado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_1286-2023_-_autoriza_estagio_remunerado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de estágio para estudantes no âmbito da administração direta, autárquica e fundacional do Poder Executivo, autoriza a celebração de convênios e termos de compromisso de estágio, e dá outras providências".</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_no_1287_-_abre_credito_por_superavit_financeiro_construcao_de_calcadas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_no_1287_-_abre_credito_por_superavit_financeiro_construcao_de_calcadas.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro com criação de elemento de despesas, e dá outras providências".</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_1288_-_abre_credito_por_superavit_financeiro_construcao_da_quadra.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_1288_-_abre_credito_por_superavit_financeiro_construcao_da_quadra.pdf</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_no_1289_-_abre_credito_por_superavit_financeiro_cv_aquisicao_de_veiculo_pik-up.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_no_1289_-_abre_credito_por_superavit_financeiro_cv_aquisicao_de_veiculo_pik-up.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro exercício anterior, com criação de elemento de despesa, e dá outras providências".</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_1290-2023_-_autoriza_doacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_1290-2023_-_autoriza_doacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de bens inservíveis do Patrimônio Público Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_1291_-_dispoe_sobre_a_transposicao_orcamentaria.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_1291_-_dispoe_sobre_a_transposicao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de transposição orçamentária, com criação de Programa/ação e elemento de despesas, e dá outras providências</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_no_1292-2023_-__piso_magisteiro_2023_alteracao_lei_301-04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_no_1292-2023_-__piso_magisteiro_2023_alteracao_lei_301-04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do anexo I, da Lei 301/2004, para o fim de concessão do piso do magistério e dá outras providências".</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2046/projeto_de_lei_no_1293-2023_-_piso_acs_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2046/projeto_de_lei_no_1293-2023_-_piso_acs_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do anexo II, da Lei 725/2015, para fins de concessão do piso dos agentes comunitários de saúde e agentes de endemias e dá outras providências".</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_no_1294_-_abre_credito_adicional_suplementar_superavit_financeiro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_no_1294_-_abre_credito_adicional_suplementar_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras providências."</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1295_-_abre_credito_por_superavit_financeiro_recursos_livre.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1295_-_abre_credito_por_superavit_financeiro_recursos_livre.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de superávit financeiro Recurso Livre, e dá outras providências".</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_1296-2023_-_autoriza_doacao_de_tratores.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_1296-2023_-_autoriza_doacao_de_tratores.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de bens tratores de pneu do Patrimônio Público Municipal, já declarados inservíveis e dá outras providências".</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_1297_-_abre_credito_adional_especial_por_anulacao_de_dotacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_1297_-_abre_credito_adional_especial_por_anulacao_de_dotacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_1298_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_1298_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras providências".</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_1299_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_1299_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_1300-2023_conselho_tutelar_certo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_1300-2023_conselho_tutelar_certo.pdf</t>
   </si>
   <si>
     <t>"Estabelece a estrutura e o funcionamento do Conselho Tutelar do município de Mirante da Serra e dá outras providências".</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_1301-2023_-_altera_a_lei_1157-1279-2023_-_convenio_com_a_apae_pela_semtas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_1301-2023_-_altera_a_lei_1157-1279-2023_-_convenio_com_a_apae_pela_semtas.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 2º da Lei 1.279/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo, nos Limites Estabelecidos nas Leis Orçamentárias Vigentes, a Realizar Gastos Públicos com eventos do dia 01 de Maio de 2023 (festa do Trabalhador) e dá outras providências".</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_lei_no_1303_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_lei_no_1303_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesas, e dá outras providências".</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_lei_no__1304_-2023__-_da_nome_ao_barracao_da_feira.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_lei_no__1304_-2023__-_da_nome_ao_barracao_da_feira.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação do barracão da feira municipal de Mirante da Serra, como Barracão Dona Zeza (Josefina Santina da Silva), estabelece prazo para autorização de uso e dá outras providências".</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_no_1.305-2023__-_autoriza_o_comodato_de_veiculo_toro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_no_1.305-2023__-_autoriza_o_comodato_de_veiculo_toro.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Público a firmar comodato de um veículo Fiat Toro, Placa NCU7547, com a Associação dos Pequenos Produtores Rurais da Comunidade Nossa Senhora da Salete - ASPROCONSA e dá outras providências".</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_no_1.306-2023__-_autoriza_leilao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_no_1.306-2023__-_autoriza_leilao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo municipal a alienar em leilão bens móveis inservíveis, sucata e/ou em desuso e dá outras providências".</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_1.307-2023_-ampliacao_vagas_seletivo_professores.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_1.307-2023_-ampliacao_vagas_seletivo_professores.pdf</t>
   </si>
   <si>
     <t>"Altera o anexo I da Lei 1148/2022 e dá outras providências".</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_1.308-2023_-_bandeira_e_brasao_do_municipio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_1.308-2023_-_bandeira_e_brasao_do_municipio.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os Símbolos Representativos do Munícipio de Mirante da Serra e forma de apresentação do Brasão e da Bandeira do Munícipio de Mirante da Serra e dá Outras Providencias.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_no_1309-2023_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_no_1309-2023_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo municipal a firmar convênio com a Associação de Árbitros de Nova União - RO e dá outras providências".</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_no_1311_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_no_1311_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências".</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_no_1312_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_no_1312_.pdf</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_no_1313-2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_refis_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_no_1313-2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_refis_municipal.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do programa de Recuperação Fiscal de Mirante da Serra-RO REFIS municipal e dá outras providências".</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_1314_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_1314_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 1314/2023 “Dispõe sobre as Diretrizes Orçamentárias do Município de Mirante da Serra para o exercício de 2024, e dá Outras Providências”</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_1.315-2022_-_alterando_a_lei__524-11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_1.315-2022_-_alterando_a_lei__524-11.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº 524/2011, que dispõe sobre a estrutura administrativa da prefeitura municipal de Mirante da Serra e dá outras providências”.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_1.316-2023_-_institui_viveiro.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_1.316-2023_-_institui_viveiro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 1.3016/2023 “Institui o Viveiro Municipal de Mirante da Serra e da Outra Providências".</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_1317.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_1317.pdf</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_lei_no_1318.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_lei_no_1318.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_no_1319_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_no_1319_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_no_____-_piso_nacional_da_enfermagem_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_no_____-_piso_nacional_da_enfermagem_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para pagamento do piso nacional da enfermagem, altera dispositivos dos anexos I e II da Lei 296/2004, autoriza o Poder Executivo a realizar a aplicação do piso nacional do magistério por decreto e da outras providências”</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_1321_-_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_1321_-_assinado.pdf</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_1322_-_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_1322_-_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2228/projeto_de_lei_no_1323.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2228/projeto_de_lei_no_1323.pdf</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_1324.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_1324.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação Incremento MAC, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, cria o Projeto Compartilhando Saúde, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_1326-2023__-_dispoe_sobre_o_quadro_de_pessoal_e_o_plano_de_cargos_carreira_e_vencimentos_-_correto.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_1326-2023__-_dispoe_sobre_o_quadro_de_pessoal_e_o_plano_de_cargos_carreira_e_vencimentos_-_correto.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reorganização e atualização do quadro de pessoal do município de Mirante da Serra, o plano de cargos, carreira e vencimentos e dá outras providências."</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_no_1327-2023_-__alteracao_lei_301-04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_no_1327-2023_-__alteracao_lei_301-04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração dos anexos I e II e acrescenta os anexos V e VI, na Lei 301/2004 e dá outras providências."</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2265/projetode_lei_no_1328-2023_-_institui_programa_paa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2265/projetode_lei_no_1328-2023_-_institui_programa_paa.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Aquisição de Alimentos - PAA, no âmbito do município de Mirante da Serra na modalidade de compra e doação simultânea e dá outras providências."</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização para firmar convênio com o Centro Universitário de Ji Paraná, para fins de concessão de descontos nas mensalidade dos cursos de graduação e pós graduação e dá outras providências</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>Altera o Inciso I, do Art. 10, da Lei 1.271/2023 e dá outras providências</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_no_1331.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_no_1331.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2281/projeto_de_lei_no_1332.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2281/projeto_de_lei_no_1332.pdf</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2282/projeto_de_lei_no_1333.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2282/projeto_de_lei_no_1333.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_1334_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_1334_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional Suplementar, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>"DISPOE SOBRE O SERVIÇO VOLUNTÁRIO CONFORME A LEI FEDERAL Nº 9.608 DE 18 DE FEVEREIRO DE 1998 NO MUNICÍPIO DE MIRANATE DA SERRA-RO"</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2305/projeto_de_lei_no__1336_-2023_-_doacao_de_carteiras_escolares.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2305/projeto_de_lei_no__1336_-2023_-_doacao_de_carteiras_escolares.docx</t>
   </si>
   <si>
     <t>“AUTORIZA DOAÇÃO DE JOGOS DE CARTEIRAS ESCOLARES INSERVÍVEIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_no_1337_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_no_1337_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional Especial, proveniente de anulação de dotação orçamentária, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto_de_lei_no_1338_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto_de_lei_no_1338_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de excesso de arrecadação, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2349/projeto_de_lei_no_1339_-_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2349/projeto_de_lei_no_1339_-_assinado.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_1340_-_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_1340_-_assinado.pdf</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_1341-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_1341-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para realização de concurso público e dá outras providências".</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei-1342.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei-1342.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras providências".</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei-1343.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei-1343.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_lei_no_1344.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_lei_no_1344.pdf</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_1345_organized.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_1345_organized.pdf</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_no_1346-2023__-_piso_enfermagem_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_no_1346-2023__-_piso_enfermagem_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_no_1347-_assinado.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_no_1347-_assinado.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Mirante da Serra – RO, para o Exercício de 2024, e dá Outras Providências’.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_1348.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_1348.pdf</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_no_1349.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_no_1349.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, cria o Projeto/ Transferências Especiais – Custeio, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_no_1350.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_no_1350.pdf</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_lei_no_1351.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_lei_no_1351.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de excesso de arrecadação – alteração na LOA-Lei Orçamentária Anual para o exercício de 2023, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_1352-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_1352-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder público a firmar comodato de um caminhão carga, placa QTA5057 RO, chassi 953658267KR917118, com a Associação dos Produtores Rurais da Oitenta e Quatro - ASPRUOQ, e dá outras providências".</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_1353.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_1353.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação de transferências especiais do Programa Transfere gov.br, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_no_1354_-_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_no_1354_-_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei 362/2006 e dá outras providências”.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_1355.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_1355.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, Cria o Projeto 1063 - CV para Recuperação de Estradas Vicinais, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_no_1356-2023_projeto_estagiario_acolhido.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_no_1356-2023_projeto_estagiario_acolhido.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ESTAGIÁRIO ACOLHIDO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_1357.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_1357.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de anulação de dotação orçamentária, e dá outras _x000D_
 Providências.”</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto_de_lei-1358.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto_de_lei-1358.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, proveniente de excesso de arrecadação Incremento MAC, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_no_1.359-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_no_1.359-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do Art. 1º, da Lei 1.082/2021 e da outras providências”.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_1360.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_1360.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_1361.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_1361.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_no_1362.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_no_1362.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO/ AÇÕES CULTURAIS LEI PAULO GUSTAVO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2490/projeto_de_lei_no_1363.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2490/projeto_de_lei_no_1363.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_1364.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_1364.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2492/projeto_de_lei_no_1365.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2492/projeto_de_lei_no_1365.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_1366.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_1366.pdf</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_no_1367.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_no_1367.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_1368.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_1368.pdf</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_1369.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_1369.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_1370-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_1370-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONTRATAR POR PRAZO DETERMINADO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E SUPRIR FALTA EMERGENCIAL DE PESSOAL ATÉ A REALIZAÇÃO DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei__1371-2023-_aporte_fpms_2024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei__1371-2023-_aporte_fpms_2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO DE APORTES PARA A GARANTIA DOS BENEFÍCIOS PREVIDENCIÁRIOS DO FPMS – FUNDO PREVIDENCIÁRIO DE MIRANTE DA SERRA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_no_1372.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_no_1372.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_no_1373.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_no_1373.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE MIRANTE DA SERRA-RO, PARA O QUADRIÊNIO DE 2022 A 2025, REFERENTE AO EXERCÍCIO DE 2024, INSTITUÍDO PELA LEI Nº 1135 DE 14/12/2021 E ALTERAÇÃO POSTERIOR AOS ANEXOS DE METAS DA LEI 1322 (LDO) DE 14/07/2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_no_1374.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_no_1374.pdf</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_no_1375-2023_comodato_implementos_agricolas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_no_1375-2023_comodato_implementos_agricolas.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER PÚBLICO A FIRMAR COMODATO DE IMPLEMENTOS AGRÍCOLAS, COM ASSOCIAÇÕES DE PRODUTORES RURAIS DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_1376-2023_auxilio_atividade_desenvolvida_centro_cirurgico.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_1376-2023_auxilio_atividade_desenvolvida_centro_cirurgico.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE AUXÍLIO POR ATIVIDADE DESENVOLVIDA NO CENTRO CIRÚRGICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_no_1377-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_no_1377-2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONTRATAR POR PRAZO DETERMINADO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E SUPRIR FALTA EMERGENCIAL DE PESSOAL ATÉ A REALIZAÇÃO DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2183/emenda_aditiva_001__prp_2023_-.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2183/emenda_aditiva_001__prp_2023_-.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/GV/PRP/2023   AO PROJETO DE LEI N 1.313/2023 “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA – RO –REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>E M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1300/2023 .17</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2182/emenda_modificativa_002_prp_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2182/emenda_modificativa_002_prp_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 002/2023 AO PROJETO DE LEI N 1.313/2023 “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA – RO –REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2472/mocao_de_repudio_energisa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2472/mocao_de_repudio_energisa.pdf</t>
   </si>
   <si>
     <t>PELAS INTERRUPÇOES DOS SERVIÇOS DE FORNECIMENTO E ALTO CUSTO DOS DAS CONTAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS CIVIS E MILITARES.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1993/00._projeto_de_lei_n._174_-_vereadores_-_camara_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1993/00._projeto_de_lei_n._174_-_vereadores_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>"Concede a Revisão Geral Anual dos vencimentos dos servidores e Agentes Políticos do Poder Legislativo de Municipal de Mirante da Serra."</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2039/02._projeto_de_lei_n._175_-_ponto_facultativo_8_de_marco_dia_internacional_da_mulher_-_camara_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2039/02._projeto_de_lei_n._175_-_ponto_facultativo_8_de_marco_dia_internacional_da_mulher_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>"Institui feriado municipal o dia 8 de março, dia internacional da mulher no município de Mirante da Serra, e dá outras providências".</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2040/03._projeto_de_lei_n._176_-_dia_da_consciencia_negra.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2040/03._projeto_de_lei_n._176_-_dia_da_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>"Institui feriado municipal o dia 20 de novembro, dia da consciência negra no município de Mirante da Serra, e dá outras providências".</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_177_eder_trindade.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_177_eder_trindade.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OBRIGATORIEDADE DO PODER PÚBLICO, DA ADMINISTRAÇÃO HOSPITALAR, QUANDO EM SITUAÇAO DE URGÊNCIA OU EMERGÊNCIA E  ESTE PACIENTE ESTEJA NA UNIDADE HOSPITALAR E HAVENDO INTERESSE DESTE, PARA QUE SEJA LEVADO À HOSPITAL PARTICULAR”.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2275/14._projeto_de_lei_n._178_-_concurso_publico_camara_municipal_-_final.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2275/14._projeto_de_lei_n._178_-_concurso_publico_camara_municipal_-_final.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre criação de cargos e provimentos efetivos, alteração na lei n. 915 de 08 de março de 2019, e dá outras providências".</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2276/15._projeto_de_lei_n._179_-_estagio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2276/15._projeto_de_lei_n._179_-_estagio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a criar programa de estágio para técnicos de maquinas pesadas no âmbito da administração Pública , autoriza a celebração de convênio com instituição públicas ou privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2283/15._projeto_de_lei_n._180_-_altera_lei_auxilio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2283/15._projeto_de_lei_n._180_-_altera_lei_auxilio.pdf</t>
   </si>
   <si>
     <t>"Regulamenta e altera os incisos I e III, §§ 1º e 2º do Art. 2º da lei 563/2011 de 23 de dezembro de 2011".</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Martinho Freire da Silva "Martins"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2352/16._projeto_de_lei_n._181_-_utilidade_publica.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2352/16._projeto_de_lei_n._181_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública a Associação dos Criadores de Peixe de Mirante da Serra- ACPMS, e dá outras providências”.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_182_est.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_182_est.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o ordenamento territorial e horário de funcionamento de entidades de tiro desportivo no município de Mirante da Serra."</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2518/18._projeto_de_lei_n._183_-_avenida_sao_paulo_-_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2518/18._projeto_de_lei_n._183_-_avenida_sao_paulo_-_aa.pdf</t>
   </si>
   <si>
     <t>"ALTERA A DENOMINAÇÃO DA RUA SÃO PAULO, QUE PASSA A SER DENOMINADA AVENIDA SÃO PAULO".</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_municipal_de_mirante_da_serra__-_institui_o_programa_de_amparo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_municipal_de_mirante_da_serra__-_institui_o_programa_de_amparo.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE AMPARO ÀS PESSOAS VULNERÁVEIS COM SUSPEITA DE CÂNCERES, LÚPUS E FIBROMIALGIA, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA – RO".</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>P R L</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_resolucao_n._070.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_resolucao_n._070.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1º DA RESOLUÇÃO LEGISLATIVA Nº 065/2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_resolucao_legislativa_071.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_resolucao_legislativa_071.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DECAMARAS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_resolucao_legislativa_no_072.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_resolucao_legislativa_no_072.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Mirante da Serra".</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2101/02._projeto_de_resolucao_n._73_-_etp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2101/02._projeto_de_resolucao_n._73_-_etp.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimento para elaboração dos Estudos Técnicos Preliminares – ETP, para aquisição de bens e contratações de serviços e obras que trata da lei nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do Municipal".</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_resolucao_legislativa_no_074.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_resolucao_legislativa_no_074.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimentos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo".</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_resolucao_legislativa_no_075.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_resolucao_legislativa_no_075.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas deste Legislativo nas categorias de qualidade comum e de luxo".</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_resolucao_legislativa_no_076.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_resolucao_legislativa_no_076.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para atuação do Agente de Contratação e da Equipe de Apoio, o funcionamento da Comissão de contratação e a atuação dos Gestores e Fiscais de contratos de que trata a lei federal nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Mirante da Serra".</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_resolucao_legislativa_no_077.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_resolucao_legislativa_no_077.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimentos para a elaboração do Termo de Referência - TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_resolucao_legislativa_no_078.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_resolucao_legislativa_no_078.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Governança das contratações públicas de que trata a Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Mirante da Serra".</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_resolucao_legislativa_no_079.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_resolucao_legislativa_no_079.pdf</t>
   </si>
   <si>
     <t>"Regulamenta as hipóteses de contratação direta disciplinadas pela Lei nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Mirante da Serra".</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2319/resolucao_80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2319/resolucao_80.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2522/projeto_de_resolucao_legislativa_081_2023_-_regimento_interno_camara_municipal_de_mirante_da_serra.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2522/projeto_de_resolucao_legislativa_081_2023_-_regimento_interno_camara_municipal_de_mirante_da_serra.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MIRANTE DA SERRA-RO".</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>REQUER: "A REATIVAÇÃO DO NECROTÉRIO NA UNIDADE MISTA DE SAÚDE SAMUEL MARQUES DOS SANTOS".</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1920/req_comissao_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1920/req_comissao_02.pdf</t>
   </si>
   <si>
     <t>REQUER "REGISTRO DA CHAPA, DENOMINADA CHAPA 02, PARA CONCORRER A ELEIÇÃO DOS CARGOS DAS COMISSÕES PERMANENTES PARA O BIENO DE 2023/2024".</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_3.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE A INDENIZAÇÃO DE CAMPO SEJA PAGA NO PERCENTUAL DE 50% AOS SERVIDORES QUE SE DESLOCAR PARA ÁREA RURAL, MESMO QUE NÃO PERMANEÇA NO HORÁRIO DE ALMOÇO”</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_4.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_4.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA COLOCADO TELAS DE PROTEÇÃO ATRÁS DAS TRAVES DO CAMPO DE FUTEBOL EDSON DUARTE LOPES E DO ESTÁDIO OSMAR FERNANDES DE BRITO”.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_5.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_5.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO ALTERAÇÃO NA LEI MUNICIPAL, PARA QUE OS SERVIDORES PORTARIADOS NÃO POSSA DIRIGIR VEÍCULOS PÚBLICOS”.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2028/requerimento_6.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2028/requerimento_6.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO CONCURSO PÚBLICO EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2029/requerimento_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2029/requerimento_7.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O TAPA BURACO, LIMPEZA GERAL E RECUPERAÇÃO DAS RUAS DA NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_8.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DA RUA EM TORNO DA ESCOLA EDSON DUARTE LOPES”.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_9.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_9.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DA LINHA 52”.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_10.pdf</t>
   </si>
   <si>
     <t>REQUER: “O CASCALHAMENTO DOS PONTOS CRÍTICOS NAS LINHAS VICINAIS”.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Hilton Emerick de Paiva</t>
   </si>
   <si>
     <t>REQUER: "LICENÇA DO CARGO DE VEREADOR PARA EXERCER EM CARGO DE COMISSÃO NO GOVERNO MUNICIPAL".</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_12.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO BUEIRO EM MANILHAS NO TRAVESSÃO DA CHÁCARA NO KM 54”.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_13.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA FEITO A RECUPERAÇÃO DA LINHA 64”.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_11.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA CONVOCADO O SECRETÁRIO DE FAZENDA E PLANEJAMENTO SENHOR EDELSON DE OLIVEIRA SILVA, PARA PRESTAR ESCLARECIMENTOS SOBRE O ALUGUEL DOS ENFEITES DE NATAL”.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2083/requerimento_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2083/requerimento_15.pdf</t>
   </si>
   <si>
     <t>REQUER “O REGISTRO PARA CONCORRER OS CARGOS DAS COMISSÕES PERMANENTES PARA COMPLETAR O BIÊNIO DE 2023/2024”.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_16.pdf</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_17.pdf</t>
   </si>
   <si>
     <t>REQUER “O PARA CONCORRER OS CARGOS DAS COMISSÕES PERMANENTES PARA COMPLETAR O BIÊNIO DE 2023/2024”.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_18.pdf</t>
   </si>
   <si>
     <t>REQUER: “EXPLICAÇÕES POR ESCRITO, SOBRE O CONVÊNIO PARA RECUPERAÇÃO DA LINHA 72, QUE NÃO FOI EXECUTADO, E DO BUEIRO TUBO ARMCO, QUE FOI RETIRADO DO LOCAL ONDE IA SER COLOCADO”.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_19.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA INSTITUIDO O PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA – RO – REFIS, E OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_20.pdf</t>
   </si>
   <si>
     <t>REQUER: “INFORMAÇÃO SE OS MEMBROS DO CONSELHO TUTELAR NÃO TEM DIREITO A REVISÃO GERAL ANUAL, CONCEDIDA AOS DEMAIS SERVIDORES, E SE TIVER QUE SEJA PAGO AOS MESMOS”.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_21.pdf</t>
   </si>
   <si>
     <t>REQUER "QUE SEJA FIRMADO CONVÊNIO COM LABORATÓRIOS PARTICULARES DE NOSSA CIDADE".</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_daniel_andrade_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_daniel_andrade_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO UMA PLACA DE "PARE‟ NA RUA MARIA HELITA, ESQUINA COM A PIAUÍ, E QUE SEJA CONSTRUÍDO QUEBRA-MOLAS E SUAS DEVIDAS SINALIZÇÕES NA RUA PIAUÍ, EM FRENTE AO GINÁSIO DE ESPORTES”.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_024_ws.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_024_ws.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO UM CARRO A DISPOSIÇÃO E TER UMA PESSOA QUE POSSA ESTAR DANDO APOIO PARA O TRANSPORTE E PARA BUSCAR SOLUCIONAR AS REIVINDICAÇÕES DOS INDÍGENAS DA ALDEIA DO POVO AMONDAWA”.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_willian_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_willian_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ATUALIZADO O VALOR DAS HORAS EXTRAS DOS SERVIDORES DO HOSPITAL MUNICIPAL”.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_mazinho_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_mazinho_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA TOMADAS PROVIDÊNCIAS PARA QUE SEJA ADQUIRIDO UMA APARELHAGEM DE SOM, E QUE SEJA INSTALADO POR UM TÉCNICO PARA QUE MELHORE A QUALIDADE DA TRANSMISSÃO ”</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_adineudo_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_adineudo_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO PORTA GIRATÓRIA COM DETECTOR DE METAIS, E SEGURANÇA NO PORTÃO DAS ESCOLAS E CRECHE MUNICIPAL”.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2153/requerimento_willian_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2153/requerimento_willian_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA IMPLANTADO A GUARDA MIRIM MUNICIPAL”</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_mazinho_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_mazinho_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO AO DETRAN PARA QUE SEJA FEITO FISCALIZAÇÃO E ORIENTADO O TRÂNSITO EM FRENTE AS ESCOLAS, PRINCIPALMENTE NOS HORÁRIOS DE EMBARQUES E DESEMBARQUES DE ALUNOS”</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimentos_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimentos_30.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DA PONTE DA GLEBA 05 QUE DÁ ACESSO À GLEBA 09, DO ASSENTAMENTO PADRE EZEQUIEL”.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_31.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O PATROLAMENTO DA LINHA 66”.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_32.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO CONVÊNIO COM EMPRESA PARTICULAR DA ÁREA DA SAÚDE, PARA QUE SEJAM FEITAS CIRURGIAS ELETIVAS NOS PACIENTES DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimentos_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimentos_33.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O TAPA BURACO E QUE SEJAM ROÇADAS AS MARGENS DA RO 470, CONHECIDA COMO LINHA 81”.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_34.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ENVIADO PARA A CÂMARA PROJETO DE LEI QUE REGULAMENTA O PISO SALARIAL DA ENFERMAGEM”.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_35.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DE 03 QUEBRA-MOLAS E SUAS DEVIDAS SINALIZAÇÕES NA RUA DÉLCIO LACERDA”.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_36.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UMA REFORMA GERAL NA UNIDADE MISTA DE SAÚDE SAMUEL MARQUES DOS SANTOS”.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Daniel Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2213/requerimento_daniel_andrade_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2213/requerimento_daniel_andrade_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA INSTITUÍDO O PROGRAMA DE AQUISIÇÃO DE ALIMENTOS – PAA NO MUNICÍPIO DE MIRANTE DA SERRA – PAA MIRANTE DA SERRA, NA MODALIDADE DE COMPRA E DOAÇÃO SIMULTÂNEA”.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Jozimar Sousa Nerys  "Mazinho"</t>
   </si>
   <si>
     <t>Requer'' o patrolamento do trecho da linha 66 .</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adineudo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2215/requerimento_039_2023_aa_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2215/requerimento_039_2023_aa_prp.pdf</t>
   </si>
   <si>
     <t>REQUER: "REVOGAÇÃO DO DECRETO Nº 3264/2023".</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_paulo_roberto_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_paulo_roberto_40.pdf</t>
   </si>
   <si>
     <t>REQUER: “CÓPIA DAS FOLHAS DE PONTOS DOS SERVIDORES DE APOIO, DAS ESCOLAS MUNICIPAIS ARQUIMEDES FERNANDES E PROFESSOR EDSON DUARTE LOPES, MESES DE MARÇO E ABRIL”.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_adineudo_2023_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_adineudo_2023_41.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DAS PONTES SOBRE O RIO URUPÁ, LOCALIZADAS NA LINHA 58, E NA LINHA 66”.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_adineudo_2023_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_adineudo_2023_42.pdf</t>
   </si>
   <si>
     <t>REQUER: “INFORMAÇÕES SOBRE QUEM SÃO OS MEMBROS DA COMISSÃO DE AVALIAÇÃO DOS BENS INSERVÍVEIS DA PREFEITURA, ANTERIORES A PORTARIA 6558/2023 E QUE SEJA ENCAMINHADO O RELATÓRIO DA COMISSÃO DE AVALIAÇÃO”.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Eder de Souza Trindade "Eder Trindade" 2º Suplente</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_eder.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_eder.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CRIADO UM CANIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_044_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_044_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO ALTERAÇÃO NA LEI MUNICIPAL Nº 702/2014, PARA ISENÇÃO DA TAXA DE COLETA DE LIXO AOS IDOSOS”.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_045_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_045_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO 02 BUEIROS TUBO ARMCO NA LINHA 78, RIO TRINCHEIRA”.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2259/requerimento_046_da.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2259/requerimento_046_da.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA RECUPERADA A RUA SÃO PAULO, PARA QUE DÊ ACESSO ATÉ A LINHA 81”.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_047_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_047_prp.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DE 01 QUEBRA-MOLAS E SUAS DEVIDAS SINALIZAÇÕES NA RUA FERNANDO DE NORONHA”.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2261/requerimento_048_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2261/requerimento_048_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO NECESSÁRIA NOS TRAVESSÕES DA LINHA 72 PARA 76 E DA 76 PARA 80”.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Jozimar Souza Nerys "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_049_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_049_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM FEITOS OS REPAROS NAS RUAS DE NOSSA CIDADE, ONDE FORAM ABERTAS PARA A IMPLANTAÇÃO DO SISTEMA DE ESGOTO SANITÁRIO”.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_050_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_050_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE CASO A EMPRESA RESPONSÁVEL PELOS REPAROS NAS RUAS DE NOSSA CIDADE, ONDE FORAM ABERTAS PARA A IMPLANTAÇÃO DO SISTEMA DE ESGOTO SANITÁRIO, QUE SEJA FEITO PELA PREFEITURA”.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2277/oficio_-_copia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2277/oficio_-_copia.pdf</t>
   </si>
   <si>
     <t>REQUER: "A CONVOCAÇÃO DO REPRESENTANTE PELA EMPRESA ÓTIMA E A COMISSÃO SUPERVISORA DA OBRA DE SANEAMENTO BÁSICO NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_052_jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_052_jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM CONVOCADOS O PREFEITO E O SECRETÁRIO DE FAZENDA E PLANEJAMENTO PARA PRESTAR ESCLARECIMENTOS SOBRE A OBRA DO SANEAMENTO BÁSICO”.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Cristiano Correa da silva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_053_ccs.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_053_ccs.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM CONVOCADOS, O DONO, GERENTE E O ENGENHEIRO RESPONSÁVEL PELA EMPRESA ÓTIMA, PARA PRESTA ESCLARECIMENTOS SOBRE O CONTRATO E A OBRA DO SANEAMENTO BÁSICO EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_054_da.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_054_da.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM CONVOCADOS OS MEMBROS DA COMISSÃO E O ENGENHEIRO, PARA DAR EXPLICAÇÕES SOBRE O CONTRATO E OBRA DO_x000D_
 SANEAMENTO BÁSICO”.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_055__jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_055__jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O CASCALHAMENTO, SAÍDAS DE ÁGUA E ATERROS NOS PONTOS CRÍTICOS NAS LINHAS DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2367/requerimento_56.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2367/requerimento_56.pdf</t>
   </si>
   <si>
     <t>REQUER: “02 BUEIROS TUBO ARMCO DE 02 M DE DIÂMETRO PARA A LINHA 78 EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2368/requerimento_57.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2368/requerimento_57.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CONCEDIDO 01 COLHEDOR DE MILHO TIPO FOGUETINHO PARA ATENDER ASPROCONSA”.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_058_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_058_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “INFORMAÇÕES SOBRE RECURSOS NA ORDEM DE 2,05 MILHÕES QUE FORAM DESTINADOS PARA A SAÚDE DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_059_prp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_059_prp.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITA A EXPANSÃO DE REDES EM ALGUMAS RUAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_060_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_060_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS NO ASSENTAMENTO PADRE EZEQUIEL II, PARA QUE O ÔNIBUS ESCOLAR POSSA BUSCAR AS CRIANÇAS NO LOCAL”</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_61.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_61.pdf</t>
   </si>
   <si>
     <t>REQUER: "A ADMISSÃO DE GUARDAS DE SEGURANÇA NO HOSPITAL MUNICIPAL".</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2396/requerimento_62.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2396/requerimento_62.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONTRATAÇÃO DE UM MÉDICO PSIQUIATRA”.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2398/requerimento_063_aa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2398/requerimento_063_aa.pdf</t>
   </si>
   <si>
     <t>REQUER: "QUE SEJA FEITA RECUPERAÇÃO DA PONTE SOBRE O RIO URUPÁ, LOCALIZADA NA LINHA 58".</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2401/requerimento_064.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2401/requerimento_064.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A LIMPEZA DOS ENTULHOS NAS RUAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2404/requerimento_065.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2404/requerimento_065.pdf</t>
   </si>
   <si>
     <t>REQUER: ´´QUE SEJA CONVIDADO O SENHOR PREFEITO OU ALGUÉM DA ADMINISTRAÇÃO PARA DAR EXPLICAÇÃO NO PROJETO DE LEI 1348/2023 QUE TRATA DA DEVOLUÇÃO DO RECURSO DA LINHA 72´´.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_66.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_66.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DE DOIS BUEIROS NO KM 12 DA LINHA 56, PASSANDO PELO TRAVESSÃO DA LINHA 56”.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Cristiano Correa da Silva "Kiti do Esporte"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_67.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_67.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA TRANSFORMADA A QUADRA COBERTA, LOCALIZADA AO LADO DO CAMPO MUNICIPAL EDSON DUARTE LOPES, EM QUADRA DE AREIA PARA A PRÁTICA DO VOLEI”.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_68.pdf</t>
   </si>
   <si>
     <t>REQUER: “A DOAÇÃO OU EMPRÉSTIMO SOB COMODATO DE UM CAMINHÃO CAÇAMBA À ASSOCIAÇÃO ACPEMS”.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_mazinho_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_mazinho_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJAM COLOCADAS 02 (DUAS) PLACAS AO LADO DA RO 470, ALERTANDO DA ENTRADA E SAÍDA DE VEÍCULOS DA EMPRESA DE TRANSPORTE ESCOLAR”.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_70_eder_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_70_eder_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DISPONIBILIZADO 03 (TRES) ÔNIBUS PARA O TRANSPORTE DE PESSOAS ATÉ O CEMITÉRIO NO DIA DE FINADOS”.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_71_eder_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_71_eder_2023.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ABERTO O CANTEIRO CENTRAL NA AV. MARECHAL CASTELO BRANCO, COM A RUA PIAUÍ”.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2473/requerimento_72.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2473/requerimento_72.pdf</t>
   </si>
   <si>
     <t>REQUER: “LICENÇA DO CARGO DE VEREADOR PARA TRATAR DE INTERESSE PARTICULAR”.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2474/requerimento_073.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2474/requerimento_073.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO NOVA SINALIZAÇÃO NA RUA PIAUÍ, NO TRECHO ONDE ESTÁ SENDO CONSTRUÍDO O ASFALTO E A CONSTRUÇÃO DE 03 LOMBADAS E SUAS DEVIDAS SINALIZAÇÕES”.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_74.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_74.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONVOCAÇÃO DO CHEFE DA ENERGISA DE JI PARANÁ, PARA COMPARECER NA CÂMARA MUNICIPAL DIA 20/11/2023, PARA PRESTAR ESCLARECIMENTOS SOBRE OS SERVIÇOS RELACIONADOS A EMPRESA”.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_75.pdf</t>
   </si>
   <si>
     <t>REQUER: "CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE OBRAS PARA PRESTAR ESCLARECIMENTO EM TRIBUNA".</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_76.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO CASCALHO NOS PONTOS MAIS CRÍTICOS DAS RUAS NÃO PAVIMENTADAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_77.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO ATENDIMENTO MÉDICO NA ALDEIA DO POVO INDÍGENA AMONDAWA”.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_78.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA COLOCADO UM BUEIRO TUBO ARMCO PRÓXIMO AO CLUBE PIONEIROS”.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimento_79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimento_79.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DE QUABRA-MOLAS COM AS DEVIDAS SINALIZAÇÕES EM FRENTE AS ESCOLAS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimento_80_daniel.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimento_80_daniel.docx</t>
   </si>
   <si>
     <t>REQUER: “PROVIDÊNCIAS QUANTO AS FOSSAS DE NOSSA CIDADE, PROVIDENCIANDO LOCAL PARA DESPEJO DOS DEJETOS”</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_81_adineudo.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_81_adineudo.doc</t>
   </si>
   <si>
     <t>REQUER: “CÓPIA DO CONVÊNIO Nº 125/2021/PJ/DER-RO, PROCESSO Nº 0009.338831/2021-12, CELEBRADO ENTRE O DER-RO, E O MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>I N D</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_03.pdf</t>
   </si>
   <si>
     <t>''INDICA QUE SEJA COLOCADO TUBOS CORRURADOS NAS LINHAS 54 E 55".</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CPMP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1966/meio_ambiente_e_pesca_01.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1966/meio_ambiente_e_pesca_01.pdf</t>
   </si>
   <si>
     <t>AO PROEJTO DE LEI Nº 1.267 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1969/meio_ambiente_e_pesca_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1969/meio_ambiente_e_pesca_02.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.268 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1972/meio_ambiente_e_pesca_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1972/meio_ambiente_e_pesca_03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.269 "AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1975/meio_ambiente_e_pesca_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1975/meio_ambiente_e_pesca_04.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.270 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO , CRIA O PROJETON1048-CV Nº472/PGE-2022 PARA A AQUISIÇÃO DE EQUIPAMENTOS AGRICOLAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>CPMP - COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2076/meio_ambiente_e_pesca_5.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2076/meio_ambiente_e_pesca_5.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.295/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO RECURSOS LIVRE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2201/meio_ambiente_e_pesca_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2201/meio_ambiente_e_pesca_06.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.316/2023 “institui o viveiro municipal de mirante da serra, e dá outras providências”.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2227/parecer_cpmap_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2227/parecer_cpmap_7.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.319/2023 “autoriza o poder executivo abrir no orçamento vigente, crédito adicional especial, proveniente de superávit financeiro com criação de elemento de despesas, e dá outras providências”.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2245/parecer_cpmap_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2245/parecer_cpmap_8.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.323/2023 “autoriza o poder executivo abrir no orçamento vigente, crédito adicional especial, proveniente de excesso de arrecadação, e dá outras providências”.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2291/cpmp_9.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2291/cpmp_9.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.314/2023 “DISPÕE SOBRE AS DIRETRIZES _x000D_
 ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO _x000D_
 DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2343/cpmp_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2343/cpmp_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.328/2023 “INSTITUI O PROGRAMA DE _x000D_
 AQUISIÇÃO DE ALIMENTOS, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA _x000D_
 SERRA – PAA, NA MODALIDADE DE COMPRA E DOAÇÃO SIMULTÁNEA E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2378/parecer_011_meio_ambiente_e_pesca.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2378/parecer_011_meio_ambiente_e_pesca.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.343/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2406/cpmp_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2406/cpmp_12.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 11.351/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO – ALTERAÇÃO NA LOA – LEI ORÇAMENTARIA ANUAL PARA O EXERCICIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2437/cpmp_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2437/cpmp_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.353/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO DE TRANSFERÊNCIAS ESPECIAIS DO PROGRAMA TRANSFERE GOV.BR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2542/cpmp_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2542/cpmp_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.347/2023 , “ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>Parecer CPOSP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1947/servicos_publicos_01.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1947/servicos_publicos_01.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.261/2023, “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1950/servicos_publicos_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1950/servicos_publicos_02.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.262/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1953/servicos_publicos_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1953/servicos_publicos_03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.263/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1956/servicos_publicos_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1956/servicos_publicos_04.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.264/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1959/servicos_publicos_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1959/servicos_publicos_05.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.265/2023, “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO 1047 – CV PARA PAVIMENTAÇÃO ASFÁLTICA EM VIA URBANA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1962/servicos_publicos_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1962/servicos_publicos_06.pdf</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>CPOSP - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/obras_e_servicos_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/obras_e_servicos_7.pdf</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2278/parecer_cposp_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2278/parecer_cposp_8.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.287/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2279/parecer_cposp_9.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2279/parecer_cposp_9.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.297/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2174/obras_e_servicos_publicos10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2174/obras_e_servicos_publicos10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.312/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2244/parecer_011_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2244/parecer_011_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.323/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2290/cposp_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2290/cposp_12.pdf</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2326/cposp_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2326/cposp_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.334/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇAO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2357/parecer_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2357/parecer_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.339/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAM ENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEI RO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2377/parecer__15_obras_e_servico_publico.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2377/parecer__15_obras_e_servico_publico.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.343/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2408/cposp_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2408/cposp_16.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.344/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2409/cposp_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2409/cposp_17.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.349/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO/TRANSFERÊNCIAS ESPECIAIS – CUSTEIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2410/cposp_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2410/cposp_18.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.351/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO – ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2426/cposp_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2426/cposp_19.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.348/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2440/cposp_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2440/cposp_20.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.355/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO MIL E SESSENTA E TRÊS – CONVÊNIO PARA RECUPERAÇÃO DE ESTRADAS VICINAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2541/cposp_22.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2541/cposp_22.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.347/2023, “ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>Parecer CPJR</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1924/justica_e_redacao_01.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1924/justica_e_redacao_01.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1259/2022 “ALTERA A LEI MUNICIPAL Nº 524/2011 E INCLUI O FUNDO PREVIDENCIÁRIO DE MIRANTE DA SERRA NA ESTRUTRA ADMINISTRATIVA DA PREFEITURA MUNICIPAL."</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1942/justica_e_redacao_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1942/justica_e_redacao_02.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº1260/2023 “Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1045 CV para Ampliação do Centro Público de Convivência, e dá outras Providências.”</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1945/justica_e_redacao_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1945/justica_e_redacao_03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1261/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1948/justica_e_redacao_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1948/justica_e_redacao_04.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.262/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1951/justica_e_redacao_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1951/justica_e_redacao_05.pdf</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1954/justica_e_redacao_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1954/justica_e_redacao_06.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1264 "AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1957/justica_e_redacao_07.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1957/justica_e_redacao_07.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1265 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPPECIAL PROVENIENTE DE EXESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA , CRIA O PROJETO 1047-CV PARA PAVIMENTAÇÃO ASFÁLTICA EM VIA URBANA, E DÁ OUTRA PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1960/justica_e_redacao_08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1960/justica_e_redacao_08.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1266 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1963/parecer_n._009_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1963/parecer_n._009_2023.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 070/2023 “ALTERA O_x000D_
 ARTIGO 1º DA RESOLUÇÃO LEGISLATIVA Nº 065/2022, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1964/justica_e_redacao_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1964/justica_e_redacao_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1267 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1967/justica_e_redacao_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1967/justica_e_redacao_11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1268 "Autoriza o poder executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1970/justica_e_redacao_12.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1970/justica_e_redacao_12.doc</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1269 "AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1973/justica_e_redacao_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1973/justica_e_redacao_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1270 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, CRIA O PROJETON1048-CV Nº472/PGE-2022 PARA A AQUISIÇÃO DE EQUIPAMENTOS AGRICOLAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1976/justica_e_redacao_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1976/justica_e_redacao_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1271 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1979/justica_e_redacao_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1979/justica_e_redacao_15.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 1273 "AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1994/justica_e_redacao_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1994/justica_e_redacao_16.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei 1.273 "Altera a lei 1.257/2022, para fim de aumentar o convênio de repasse financeiro com a APAE (Associação de Pais e Amigos dos Excepcionais)."</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1996/justica_e_redacao_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1996/justica_e_redacao_17.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei 1.274 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro exercício anterior, com criação de elemento de despesa, e dá outras providências."</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1998/cpjr_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1998/cpjr_18.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1275 "Autoriza o Poder Executivo abrir orçamento vigente, Crédito adicional Especial, proveniente de anulação de dotação orçamentária, e das outras providências."</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2000/justica_e_redacao_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2000/justica_e_redacao_19.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.276 "Autoriza o poder executivo a abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2003/justica_e_redacao_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2003/justica_e_redacao_20.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1277 "Autoriza o Poder Executivo a abrir orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2006/justica_e_redacao_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2006/justica_e_redacao_20.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1278 "Autoriza o poder executivo a abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, cria projeto /1050 Aquisição de medicamentos e insumos Hospitalares, e dá outras providências."</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2009/justica_e_redacao_22.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2009/justica_e_redacao_22.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1279 "Autoriza o Poder Executivo a abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, cria o projeto/1051 Aquisição de um veículo utilitário tipo PIC UP, e dá outras providências."</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2012/justica_e_redacao_23.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2012/justica_e_redacao_23.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1280 "Autoriza o Poder Executivo Municipal, a firmar convênio com a promovida (Associação para a promoção da vida, dignidade e esperança do ancião) e dá outras providências."</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2015/justica_e_redacao_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2015/justica_e_redacao_24.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1281 "Altera a Lei Municipal nº 1257/2023 de 31 de janeiro de 2023, e dá outras providências."</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2017/justica_e_redacao_25.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2017/justica_e_redacao_25.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1282 "Dispõe sobre Alteração do 1º. CAPUT, da Lei 740/2016, para delimitar a  vida útil de veículos automotores coletivos destinados ao transporte escolar em no máximo 17 (dezessete) Anos, e dá outras providências."</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2018/justica_e_redacao_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2018/justica_e_redacao_26.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1283 "Dispõe sobre a revisão geral anual dos subsídios e vencimentos dos servidores Públicos municipais e agentes Políticos  e dá outras providências."</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2020/justica_e_redacao_27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2020/justica_e_redacao_27.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1284 "Autoriza o Poder Executivo Municipal, a firmar convênio de cooperação com o CISAN (Consórcio Intermunicipal de saneamento da região central de Rondônia ) e dá outras providências."</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2022/cpjr_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2022/cpjr_28.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1285 "Autoriza a contratar por prazo determinado, mediante o processo seletivo simplificado, para atender necessidade de excepcional interesse público e suprir a falta emergencial de pessoal até a realização de concurso público e dá outras providências."</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2041/justica_e_redacao_29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2041/justica_e_redacao_29.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS DO PODER LEGISLATIVO DE MIRANTE DA SERRA, E ALTERA OS ANEXOS DAS LEIS Nº 914/2019, Nº 915/2019 E LEI Nº 1.053/2020, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2055/justica_e_redacao_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2055/justica_e_redacao_30.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 175/2023 “INSTITUI FERIADO MUNICIPAL O DIA 8 DE MARÇO, DIA INTERNACIONAL DA MULHER NO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2056/justica_e_redacao_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2056/justica_e_redacao_31.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 176/2023 “INSTITUI FERIADO MUNICIPAL O DIA 20 DE NOVEMBRO, DIA DA CONSCIÊNCIA NEGRA NO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2057/parecer_cpjr_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2057/parecer_cpjr_32.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.286/2023 “DISPÕE SOBRE O PROGRAMA DE ESTÁGIO PARA ESTUDANTES NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, _x000D_
 AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO, AUTORIZA CONVÊNIOS E TERMOS DE COMPROMISSO DE ESTÁGIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2058/justica_e_redacao_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2058/justica_e_redacao_33.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.287/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, _x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2059/justica_e_redacao_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2059/justica_e_redacao_34.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.288/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2060/justica_e_redacao_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2060/justica_e_redacao_35.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.292/2023 “DISPÕE SOBRE ALTERAÇÃO DO ANEXO I, DA LEI 301/2004, PARA O FIM DE CONCESSÃO DO PISO DO _x000D_
 MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2061/justica_e_redacao_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2061/justica_e_redacao_36.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.293/2023 “DISPÕE SOBRE ALTERAÇÃO DO ANEXO II, DA LEI 725/2015, PARA FINS DE CONCESSÃO DO PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2062/justica_e_redacao_37.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2062/justica_e_redacao_37.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.294/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2063/justica_e_redacao_38.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2063/justica_e_redacao_38.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2285/cpjr_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2285/cpjr_39.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO LEGISLATIVO Nº 175/2023 “INSTITUI FERIADO MUNICIPAL O DIA 8 DE MARÇO, DIA INTERNACIONAL DA MULHER NO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2175/cpjr_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2175/cpjr_40.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.286/2023 “DISPÕE SOBRE O PROGRAMA DE ESTÁGIO PARA ESTUDANTES NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO, AUTORIZA CONVÊNIOS E TERMOS DE COMPROMISSO DE ESTÁGIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2176/cpjr_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2176/cpjr_41.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.287/2023 "AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2284/cpjr_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2284/cpjr_42.pdf</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2177/cpjr_43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2177/cpjr_43.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.289/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/parecer_cpjr_046.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/parecer_cpjr_046.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046/2023 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇAO AO PROJETO DE LEI 1296/2023</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2096/parecer_47_justics.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2096/parecer_47_justics.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.299 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2119/parecer_justica_e_redacao_48.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2119/parecer_justica_e_redacao_48.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.301/2023 "Altera o Art. 2º da Lei 1.279/2023 e dá outras providências."</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.302/2023 "Autoriza o Poder Executivo, nos Limites Estabelecidos nas Leis Orçamentárias Vigentes, a Realizar Gastos Públicos com eventos do dia 01 de Maio de 2023 (festa do Trabalhador) e dá outras providências"</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2115/parecer_justica_e_redacao__50.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2115/parecer_justica_e_redacao__50.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.303/2023 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesas, e dá outras providências."</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2121/parecer_justica_e_redacao_51.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2121/parecer_justica_e_redacao_51.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 071/2023 "DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DE CÂMARAS MUNICIPAIS."</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2108/parecer_justica_e_redacao_052.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2108/parecer_justica_e_redacao_052.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 072/2023 "DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI Nº 14.133 DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO AMBITO DO PODER LEGISLATIVO DO MUNICIPIO DE MIRANTE DA SERRA."</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2109/parecer_justica_e_redacao_53.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2109/parecer_justica_e_redacao_53.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 073/2023 "ESTABELECE PROCEDIMENTO PARA ELABORAÇÃO DOS ESTUDOS TECNICOS PRELIMINARES – ETP, PARA AQUISIÇÃO DE BENS E CONTRATAÇÕES DE SERVIÇOS E OBRAS QUE TRATA DA LEI Nº 14.133 DE 1º DE ABRIL DE 2021, NO AMBITO DO PODER LEGISLATIVO DO MUNICIPAL."</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2110/parecer_justica_e_redacao_54.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2110/parecer_justica_e_redacao_54.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 074/2023 " ESTABELECE PROCEDIMENTO PARA A REALIZAÇÃO DE PESQUISAS DE PREÇOS PARA AQUISIÇÃO DE BENS E CONTRATAÇÃO DE SERVIÇOS EM GERAL NAS CONTRAÇÕES PÚBLICAS DE QUE TRATA DA LEI Nº 14.133 DE 1º DE ABRIL DE 2021, NO AMBITO DO PODER LEGISLATIVO DO MUNICIPAL</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2118/parecer_justica_e_redacao_55.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2118/parecer_justica_e_redacao_55.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATINA Nº 075/2023 "DISPÕE SOBRE A REGULAMENTAÇÃO DO DISPOSTO NO ARTIGO 20 DA LEI Nº 14.133 DE 1º DE ABRIL DE 2021, PARA ESTABELECER O ENQUADRAMENTO DOS BENS DE CONSUMO ADQUIRIDO PARA SUPRIR AS DEMANDAS DESTE LEGISLATIVO NAS CATEGORIAS DE QUALIDADE COMUM E DE LUXO.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2111/parecer_justica_e_redacao_56.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2111/parecer_justica_e_redacao_56.pdf</t>
   </si>
   <si>
     <t>Ao projeto de resolução legislativa Nº 076/2023 '' dispõe sobre as diretrizes para atuação do agente e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores fiscais de contratos de que trata a LEI FEDERAL Nº14,133  de 1º de abril de 2021, no ambito do poder Legislativo  do município de Mirante da Serra.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2112/parecer_justica_e_redacao_57.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2112/parecer_justica_e_redacao_57.pdf</t>
   </si>
   <si>
     <t>Ao projeto de resolução legislativa nº 077/2023 "Estabelece procedimento para elaboração do termo de referencia – TR, para aquisição de bens e contratação de serviços e obras que trata a lei nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do municipal”.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2116/parecer_58.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2116/parecer_58.pdf</t>
   </si>
   <si>
     <t>AO PROJETO  DE RESOLUÇÃO LEGISLATIVA 078/2023 "Dispõe sobre a Governança das contratações públicas de que trata a Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Mirante da Serra".</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2113/parecer_justica_e_redacao_59.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2113/parecer_justica_e_redacao_59.pdf</t>
   </si>
   <si>
     <t>Ao projeto de resolução legislativa nº 079/2023 '' regulamenta as hipóteses de contratação direta disciplinadas pela lei nº 14.133 de 1º de abril de 2021, no ambito  do poder legislativo do municipio de Mirante da Serra ''.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2114/parecer_justica_e_redacao_60.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2114/parecer_justica_e_redacao_60.pdf</t>
   </si>
   <si>
     <t>Ao  projeto de lei nº 1.300/2023 '' estabelece a estrutura e o funcionamento do conselho tutelar do município de Mirante da serra e dá outras providências ''.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2140/parecer_61.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2140/parecer_61.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei do Legislativo Nº 177/2023 '' dispõe sobre a obrigatoriedade do poder público, da administração hospitalar, quando em situação de urgência ou emergência e este paciente esteja na unidade hospitalar  e havendo interesse deste, para que seja levado ao hospital particular ''.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2141/justica_e_redacao.62.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2141/justica_e_redacao.62.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1.305 ''Autoriza o poder público a firmar comodato de um veículo FIAT TORO, PLACA NCU 7547, com a Associação dos Pequenos Produtores Rurais da Comunidade Nossa Senhora da Salete - ASPROCONSA, e dá outras providências."</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2150/justica_e_redacao_63.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2150/justica_e_redacao_63.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.304/2023. “Dispõe sobre a denominação do barracão da feira municipal de Mirante da Serra, como barracão dona Zeza (Josefina Santana da Silva), estabelece prazo para autorização de uso, e dá outras providências."</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2145/justica_e_redacao_64.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2145/justica_e_redacao_64.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1.309 "Autoriza o Poder Executivo municipal a firmar convênio com a Associação de Árbitros de Nova União - RO e dá outras providências".</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2149/justica_e_redacao_65.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2149/justica_e_redacao_65.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei  Nº 1.310/2023 “Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências.”.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2160/justica_e_redacao_66.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2160/justica_e_redacao_66.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1306 "Autoriza o Poder Executivo municipal a alienar em leilão bens móveis inservíveis, sucata e/ou em desuso e dá outras providências."</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2161/justica_e_redacao_67.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2161/justica_e_redacao_67.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1307 "Altera o anexo I da Lei 1148/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2162/justica_e_redacao_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2162/justica_e_redacao_68.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei 1.308 "Dispõe sobre os Símbolos Representativos do Munícipio de Mirante da Serra e forma de apresentação do Brasão e da Bandeira do Munícipio de Mirante da Serra e dá Outras Providencias."</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2169/justica_e_redacao_69.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2169/justica_e_redacao_69.pdf</t>
   </si>
   <si>
     <t>ao projeto 1.311 '' Autoriza o poder executivo abrir orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências''.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2172/justica_e_redacao_70.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2172/justica_e_redacao_70.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei 1.312 '' Autoriza o poder Executivo a abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências ''</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2185/justica_e_redacao_71.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2185/justica_e_redacao_71.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.313/2023 “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA - RO – REFIS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2197/justica_e_redacao_72.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2197/justica_e_redacao_72.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº LEI Nº 1.316/2023 “INSTITUI O VIVEIRO MUNICIPAL DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2198/justica_e_redacao_73.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2198/justica_e_redacao_73.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.317/2023 “autoriza o poder executivo abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2210/justica_e_redacao_74.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2210/justica_e_redacao_74.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.318/2023 “autoriza o poder executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências”.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2217/justica_e_redacao_75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2217/justica_e_redacao_75.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.315/2023 “altera a lei municipal nº 524/2011, que dispõe sobre a estrutura administrativa da prefeitura municipal de mirante da serra e dá outras providências</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2218/justica_e_redacao_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2218/justica_e_redacao_76.pdf</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2231/parecer_justica_e_redacao_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2231/parecer_justica_e_redacao_77.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.321/2023 " autoriza o poder executivo abrir no orçamento vigente crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências.".</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2232/cpjr_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2232/cpjr_78.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.322/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2242/parecder_079_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2242/parecder_079_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2246/parecer_080_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2246/parecer_080_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.324/2023 “autoriza o poder executivo abrir no orçamento vigente, crédito adicional especial, proveniente de excesso de arrecadação incremento mac, e dá outras providências”.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2243/parecer_081_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2243/parecer_081_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.325/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO COMPARTILHANDO SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2286/parecer_082_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2286/parecer_082_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.314/2023 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2306/cpjr_83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2306/cpjr_83.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 179/GV/PRP/2023 "AUTORIZA O MUNICÍPIO DE MIRANTE DA SERRA A CRIAR PROGRAMA DE ESTÁGIO PARA TÉCNICOS DE MÁQUINAS PESADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA, AUTORIZA A CELEBRAÇÃO DE CONVÊNIOS COM INSTITUIÇÕES PÚBLICAS OU PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2309/cpjr_84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2309/cpjr_84.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.326/2023 "DISPÕE SOBRE A REORGANIZAÇÃO E ATUALIZAÇÃO DO MUNICÍPIO DE MIRANTE DA SERRA, O PLANO DE CARGO, CARREIRA E VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2308/cpjr_85.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2308/cpjr_85.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.327/2023 "DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I E II E ACRESCENTA OS ANEXOS V E VI, NA LEI 301/2004, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2312/cpjr_86.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2312/cpjr_86.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.329/2023 "DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR CONVÊNIO COM O CENTRO UNIVERSITÁRIO DE JI- PARANÁ, PARA FINS DE CONCESSÃO DE DESCONTOS NAS MENSALIDADES DOS CURSOS DE GRADUAÇÃO E PÓS-GRADUAÇÃO E ESTABELECE OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2315/cpjr_87.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2315/cpjr_87.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.330/2023 "ALTERA O INCISO I, DO ART. 10, DA LEI 1.271/2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2338/cpjr_88.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2338/cpjr_88.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 178/MD/CMMS/RO/2023 "DISPÕE SOBRE A CIRAÇÃO DE CARGOS E PROVIMENTOS EFETIVO, ALTERAÇÃO NA LEI Nº 915, DE 08 DE MARÇO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2328/cpjr_89.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2328/cpjr_89.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.331/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2320/cpjr_90.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2320/cpjr_90.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.332/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2323/cpjr_91.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2323/cpjr_91.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.333/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇAO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2324/cpjr_92.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2324/cpjr_92.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2332/cpjr_93.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2332/cpjr_93.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.335/2023 "DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO CONFORME A LEI FEDERAL Nº 9.608 DE 18 DE FEVEREIRO DE 1998 NO MUNICÍPIO DE MIRANTE DA SERRA - RO”.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2335/cpjr_94.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2335/cpjr_94.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.336/2023 "DISPÕE SOBRE AUTORIZAÇÃO AO CONSELHO MUNICIPAL DE EDUCAÇÃO PARA DEFINIR A FORMA DE DOAÇÃO DE JOGOS DE CARTEIRAS ESCOLARES INSERVÍVEIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2347/cpjr95.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2347/cpjr95.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI LEGISLATIVO Nº 180/MD/2023 "REGULAMENTA E ALTERA OS INCISOS I E III, §§ 1º E 2º DO ART. 2º DA LEI 563/2011 DE 23 DE DEZEMBRO DE 2011".</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2341/cpjr96.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2341/cpjr96.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1328/2023 “INSTITUI O PROGRAMA DE AQUISIÇÃO DE ALIMENTOS - PAA, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA NA MODALIDADE DE COMPRA E DOAÇÃO SIMULTÂNEA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2344/cpjr_97.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2344/cpjr_97.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1337/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2353/parecer_98.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2353/parecer_98.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.338/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2356/parecer_99.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2356/parecer_99.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.339/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2359/parecer_100.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2359/parecer_100.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.340/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_101.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_101.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO LEGISLATIVO Nº 181/2023 “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CRIADORES DE PEIXE DE MIRANTE DA SERRA – ACPEMS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2372/parecer_102_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2372/parecer_102_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.342/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE_x000D_
 EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2375/parecer_103_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2375/parecer_103_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.343/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE_x000D_
 ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2383/justica_e_redacao_104.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2383/justica_e_redacao_104.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.344/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2392/cpjr_106.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2392/cpjr_106.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.345/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2411/cpjr_107.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2411/cpjr_107.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.349/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO/TRANSFERÊNCIAS ESPECIAIS – CUSTEIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2412/cpjr_108.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2412/cpjr_108.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2413/cpjr_109.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2413/cpjr_109.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.350/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2421/cpjr_110.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2421/cpjr_110.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.352/2023 “AUTORIZA O PODER PÚBLICO A FIRMAR COMODATO DE UM CAMINHÃO CARGA, PLACA QTA 5057 RO, CHASSI 953658267KR917118, COM A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA OITENTA E QUATRO – ASPRUOQ, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2424/cpjr_111.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2424/cpjr_111.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2434/cpjr_112.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2434/cpjr_112.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.353/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO DE TRANSFERÊNCIAS ESPECIAIS DO PROGRAMA TRANSFERE GOV.BR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2438/cpjr_113.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2438/cpjr_113.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.355/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO 1063 – CONVÊNIO PARA RECUPERAÇÃO DE ESTRADAS VICINAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2443/cpjr_114.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2443/cpjr_114.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.354/2023 "DISPÕE SOBRE A ALTERAÇÃO DA LEI 362/2006 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_justica_red_115.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_justica_red_115.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI  Nº182 /GVS/EST/LBS/2003 ´´DISPÕE SOBRE O ORDENAMENTO TERRITORIAL E HORÁRIO DE FUNCIONAMENTO DE ENTIDADE DE TIRO DESPORTIVO NO MUNICUPIO DE MIRANTE DA SERRA ´´.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_justica_red_116.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_justica_red_116.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.346/2023 “DISPÕE REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA”.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_justica_red_117.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_justica_red_117.doc</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.356/2023 “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ESTAGIÁRIO ACOLHIDO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2464/parecer_justica_red_118.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2464/parecer_justica_red_118.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.357/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_justica_red_119.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_justica_red_119.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.356/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2475/cpjr_120.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2475/cpjr_120.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.359/2023 “DISPÕE SOBRE A ALTERAÇÃO DO ART. 1º, DA LEI 1.082/2021 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2476/cpjr_121.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2476/cpjr_121.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.360/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2482/cpjr_122.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2482/cpjr_122.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.361/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2495/cpjr_123.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2495/cpjr_123.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.363/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2498/cpjr_124.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2498/cpjr_124.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.364/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_112_orcamento_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_112_orcamento_financas.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.362/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA O PROJETO/AÇÕES CULTURAIS LEI PAULO GUSTAVO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2508/parecer_126_justica_redacao_23.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2508/parecer_126_justica_redacao_23.docx</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.365/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2505/cpjr_127.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2505/cpjr_127.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.366/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2543/cpjr_128.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2543/cpjr_128.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.367/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2529/cpjr_129.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2529/cpjr_129.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 183/GV/AA/2023 “ALTERA A DENOMINAÇÃO DA RUA SÃO PAULO, QUE PASSA A SER DENOMINADA AVENIDA SÃO PAULO”.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2546/cpjr_131.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2546/cpjr_131.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.369/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2549/cpjr_132.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2549/cpjr_132.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.371/2023 “INSTITUI O PLANO DE APORTES PARA A GARANTIA DOS BENEFÍCIOS PREVIDÊNCIÁRIOS DO FPMS – FUNDO PREVIDÊNCIÁRIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2538/cpjr_134.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2538/cpjr_134.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>Parecer CPOF</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1923/orcamento_e_financas_01_-_copia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1923/orcamento_e_financas_01_-_copia.pdf</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1943/orcamento_e_financas_02_-_copia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1943/orcamento_e_financas_02_-_copia.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1260/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL_x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1045 CV PARA AMPLIAÇÃO DO CENTRO_x000D_
 PÚBLICO DE CONVIVÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1946/orcamento_e_financas_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1946/orcamento_e_financas_03.pdf</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1949/orcamento_e_financas_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1949/orcamento_e_financas_04.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1262/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1952/orcamento_e_financas_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1952/orcamento_e_financas_05.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1263/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1955/orcamento_e_financas_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1955/orcamento_e_financas_06.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1264/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1958/orcamento_e_financas_07.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1958/orcamento_e_financas_07.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.265/2023, “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL_x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO 1047 – CV PARA PAVIMENTAÇÃO_x000D_
 ASFÁLTICA EM VIA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1961/cpof_8.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1961/cpof_8.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1266/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1965/orcamento_e_financas_09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1965/orcamento_e_financas_09.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1267/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1968/orcamento_e_financas_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1968/orcamento_e_financas_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1268/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1971/orcamento_e_financas_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1971/orcamento_e_financas_11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1269/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1974/orcamento_e_financas_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1974/orcamento_e_financas_12.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.270/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, CRIA O PROJETO/1048 – CV Nº 472/PGE-2022 PARA AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1977/orcamento_e_financas_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1977/orcamento_e_financas_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.271/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1980/orcamento_e_financas_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1980/orcamento_e_financas_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.272/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1981/justica_e_redacao_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1981/justica_e_redacao_15.pdf</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1997/orcamento_e_financas_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1997/orcamento_e_financas_16.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.274/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1999/orcamento_e_financas_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1999/orcamento_e_financas_17.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.275/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2001/orcamento_e_financas_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2001/orcamento_e_financas_18.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.276/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2004/orcamento_e_financas_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2004/orcamento_e_financas_19.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.277/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2007/orcamento_e_financas_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2007/orcamento_e_financas_20.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.278/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, CRIA O PROJETO/1050 AQUISIÇÃO DE MEDICAMENTOS E INSUMOS HOSPITALARES, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2010/orcamento_e_financas_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2010/orcamento_e_financas_21.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.279/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO, CRIA O PROJETO/1051 AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO TIPO PICK-UP, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2013/orcamento_e_financas_22.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2013/orcamento_e_financas_22.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.280/2023 “AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA (ASSOCIAÇÃO PARA A_x000D_
 PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2016/orcamento_e_financas_23.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2016/orcamento_e_financas_23.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.281/2023 “ALTERA A LEI MUNICIPAL Nº 1.257/2023 DE 31 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2019/orcamento_e_financas_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2019/orcamento_e_financas_24.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.283/2023 “DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2021/orcamento_e_financas_25.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2021/orcamento_e_financas_25.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.284/2023 “AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO DE COOPERAÇÃO COM O CISAN (CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DA REGIÃO CENTRAL DE RONDÔNIA) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2023/orcamento_e_financas_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2023/orcamento_e_financas_26.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.285/2023 “AUTORIZA A CONTRATAR POR PRAZO DETERMINADO, MEDIANTE O PROCESSO SELETIVO SIMPLIFICADO, PARA_x000D_
 ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E SUPRIR A FALTA EMERGENCIAL DE PESSOAL ATÉ A REALIZAÇÃO DE CONCURSO_x000D_
 PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2042/orcamento_e_financas_27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2042/orcamento_e_financas_27.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 174/2023 “CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS E AGENTES_x000D_
 POLÍTICOS DO PODER LEGISLATIVO DE MIRANTE DA SERRA, E ALTERA OS ANEXOS DAS LEIS Nº 914/2019, Nº 915/2019 E LEI Nº 1.053/2020, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>CPOF - COMISSAO PERMANENTE DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2064/orcamento_e_financas_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2064/orcamento_e_financas_28.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2065/orcamento_e_financas_29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2065/orcamento_e_financas_29.pdf</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2066/orcamento_e_financas_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2066/orcamento_e_financas_30.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2067/orcamento_e_financas_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2067/orcamento_e_financas_31.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2068/orcamento_e_financas_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2068/orcamento_e_financas_32.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.290/2023 “AUTORIZA A DOAÇÃO DE BENS INSERVÍVEIS DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.292/2023 “DISPÕE SOBRE ALTERAÇÃO DO ANEXO I, DA LEI 301/2004, PARA O FIM DE CONCESSÃO DO PISO DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2070/orcamento_e_financas_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2070/orcamento_e_financas_34.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.293/2023 “DISPÕE SOBRE ALTERAÇÃO DO ANEXO II, DA LEI 725/2015, PARA FINS DE CONCESSÃO DO PISO DOS AGENTES _x000D_
 COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2072/orcamento_e_financas_36.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2072/orcamento_e_financas_36.pdf</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2301/cpof_37.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2301/cpof_37.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2300/cpof_38.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2300/cpof_38.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.298/2023 “AUTORIZA O PODER EXECUTIVO A ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2299/cpof_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2299/cpof_39.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.296/2023 “AUTORIZA A DOAÇÃO DE BENS TRATORES DE PNEU, DO PATRIMÔNIO PÚBLICO MUNICIPAL, JÁ DECLARADOS INSERVÍVEIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2097/parecer_40_comisao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2097/parecer_40_comisao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1299 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2124/orcamento_e_financas_48.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2124/orcamento_e_financas_48.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.302/2023 " AUTORIZA O PODER EXECUTIVO, NOS LIMITES ESTABELECIDOS NAS LEIS ORÇAMENTÁRIAS VIGENTES, A REALIZAR GASTOS PÚBLICOS COM EVENTOS DO DIA 01 DE MAIO DE 2023 (FESTA DO TRABALHADOR) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2125/orcamento_e_financas_49.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2125/orcamento_e_financas_49.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.303/2023 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2144/cp__orcamento_e_financas_51_pdf.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2144/cp__orcamento_e_financas_51_pdf.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO LEGISLATIVO Nº 177/2023 “DISPÕE SOBRE A OBRIGATORIEDADE DO PODER PÚBLICO, DA ADMINISTRAÇÃO HOSPITALAR,_x000D_
 QUANDO EM SITUAÇÃO DE URGÊNCIA OU EMERGÊNCIA E ESTE PACIENTE ESTEJA NA UNIDADE HOSPITALAR E HAVENDO INTERESSE DESTE, PARA QUE_x000D_
 SEJA LEVADO AO HOSPITAL PARTICULAR”.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2143/comissao_permanente__orcamento_e_financas_52.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2143/comissao_permanente__orcamento_e_financas_52.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.305/2023, “AUTORIZA O PODER PÚBLICO A FIRMAR COMODATO DE UM VEÍCULO FIAT TORO, PLACA NCU 7547, COM A_x000D_
 ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE NOSSA SENHORA DA SALETE – ASPROCONSA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2151/orcamento_e_financas__53.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2151/orcamento_e_financas__53.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.304/2023, “DISPÕE SOBRE A DENOMINAÇÃO DO BARRACÃO DA FEIRA MUNICIPAL DE MIRANTE DA SERRA, COMO BARRAÇÃO_x000D_
 DONA ZEZA (JOSEFINA SANTINA DA SILVA), ESTABELECE PRAZO PARA AUTORIZAÇÃO DE USO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2146/orcamento_e_financas_54.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2146/orcamento_e_financas_54.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.309/2023, “AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE ÁRBITROS DE NOVA UNIÃO – RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2152/orcamento_e_financas_55.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2152/orcamento_e_financas_55.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.310/2023, “AO PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE_x000D_
 EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2163/orcamento_e_financas_56.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2163/orcamento_e_financas_56.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.306/2023, 1.306/2023, “AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR EM LEILÃO BENS MÓVEIS INSERVIVEIS,_x000D_
 SUCATA E/OU EM DESUSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2164/orcamento_e_financas_57.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2164/orcamento_e_financas_57.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.307/2023, “ALTERA O ANEXO I, DA LEI 1.148/2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2170/orcamento_e_financas_58.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2170/orcamento_e_financas_58.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.311/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2173/orcamento_e_financas_59.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2173/orcamento_e_financas_59.pdf</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2186/orcamento_e_financas_60.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2186/orcamento_e_financas_60.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.313/2023 “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA - RO – REFIS_x000D_
 MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2199/orcamento_e_financas_61.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2199/orcamento_e_financas_61.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1.316/2023 ''Institui o viveiro municipal de Mirante da serra, e dá outras providências''.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2200/orcamento_e_financas_62.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2200/orcamento_e_financas_62.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.317/2023 “Autoriza o poder executivo abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2211/orcamento_e_financas_63.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2211/orcamento_e_financas_63.pdf</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2219/orcamento_e_financas_64.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2219/orcamento_e_financas_64.pdf</t>
   </si>
   <si>
     <t>ao projeto de lei nº 1.315/2023 “altera a lei municipal nº 524/2011, que dispõe sobre a estrutura administrativa da prefeitura municipal de mirante da serra e dá outras providências”.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2220/orcamento_e_financas_65.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2220/orcamento_e_financas_65.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2233/parecer_orcamento_e_financas_066.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2233/parecer_orcamento_e_financas_066.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.321/2023 " AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2234/cpof_67.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2234/cpof_67.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.322/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2292/cpof_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2292/cpof_68.pdf</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2247/parecer_069_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2247/parecer_069_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2257/cpof_70.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2257/cpof_70.pdf</t>
   </si>
   <si>
     <t>"Ao julgamento das contas da prefeitura no exercício de 2021 de responsabilidade do Prefeito Evaldo Duarte Antônio".</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2269/cpof_71.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2269/cpof_71.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 1.325 "Autorizo o poder executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação cria o projeto compartilhando saúde e da outra providencia."</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2287/parecer_072_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2287/parecer_072_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.314/2023 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO _x000D_
 DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2288/cpof_73.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2288/cpof_73.pdf</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2307/cpof_74.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2307/cpof_74.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2310/cpof_75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2310/cpof_75.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2316/cpof_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2316/cpof_76.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2317/cpof_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2317/cpof_77.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2329/cpof_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2329/cpof_78.pdf</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2321/cpof_79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2321/cpof_79.pdf</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2331/cpof_80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2331/cpof_80.pdf</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2325/cpof_81.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2325/cpof_81.pdf</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2333/cpof_82.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2333/cpof_82.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2337/cpof_83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2337/cpof_83.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2342/cpof_84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2342/cpof_84.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1328/2023 "INSTITUI O PROGRAMA DE AQUISIÇÃO DE ALIMENTOS - PAA, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA NA MODALIDADE DE COMPRA E DOAÇÃO SIMULTÂNEA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2345/cpof85.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2345/cpof85.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1337/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2354/parecer_86.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2354/parecer_86.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.338/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2363/parecer_87.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2363/parecer_87.pdf</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2360/parecer_88.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2360/parecer_88.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2373/parecer_089_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2373/parecer_089_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.342/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE_x000D_
 EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2376/parecer_090_orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2376/parecer_090_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2384/orcamento_e_financas_91.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2384/orcamento_e_financas_91.pdf</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2385/orcamento_e_financas_92.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2385/orcamento_e_financas_92.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.341/2023 DISPÕE SOBRE AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2393/cpof_93.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2393/cpof_93.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.345/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2414/cpof_94.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2414/cpof_94.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2417/cpof_95.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2417/cpof_95.pdf</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2416/ordem_do_dia_ordinaria_02_10_2023.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2416/ordem_do_dia_ordinaria_02_10_2023.docx</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2422/cpof_97.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2422/cpof_97.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2425/cpof_98.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2425/cpof_98.pdf</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2435/cpof_99.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2435/cpof_99.pdf</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2439/cpof_100.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2439/cpof_100.pdf</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2442/cpof_101.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2442/cpof_101.pdf</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_justica_red_119.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_justica_red_119.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.346/2023 “DISPÕE REGULAMENTAÇÃO DA _x000D_
 ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO _x000D_
 FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº _x000D_
 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO NACIONAL DO _x000D_
 ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM _x000D_
 E DA PARTEIRA”.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2466/parecer_orc_e_fin_103.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2466/parecer_orc_e_fin_103.pdf</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_orc_e_fin_104.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_orc_e_fin_104.pdf</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2462/parecer_orc_e_fin_105.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2462/parecer_orc_e_fin_105.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.358/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO INCREMENTO MAC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2477/cpof_106.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2477/cpof_106.pdf</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2480/cpof_107.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2480/cpof_107.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.361/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2496/cpof_108.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2496/cpof_108.pdf</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2499/cpof_109.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2499/cpof_109.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2516/cpof_110.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2516/cpof_110.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2509/cpof_111.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2509/cpof_111.pdf</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2512/cpof_112.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2512/cpof_112.pdf</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2544/cpof_113.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2544/cpof_113.pdf</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2530/cpof_114.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2530/cpof_114.pdf</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2547/cpof_116.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2547/cpof_116.pdf</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2550/cpof_117.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2550/cpof_117.pdf</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2539/cpof_118.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2539/cpof_118.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.347/2023 “ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>Parecer CPESAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1944/parecer_01_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1944/parecer_01_saude.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1260/2023 “AUTORIZA O PODER EXECUTIVO A_x000D_
 ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL ESPECIAL_x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO_x000D_
 ORÇAMENTÁRIA, CRIA O PROJETO/1045 CV PARA AMPLIAÇÃO DO CENTRO_x000D_
 PÚBLICO DE CONVIVÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_02_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_02_saude.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2024 DA COMISSÃO PERMANETE DE EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI 1379/2024</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1982/parecer_03_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1982/parecer_03_saude.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.272 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE , CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1995/parecer__04_saude.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1995/parecer__04_saude.doc</t>
   </si>
   <si>
     <t>Ao Projeto de Lei 1.273 "Altera a lei 1.257/2022, para fim de aumentar o convênio de repasse financeiro com a APAE (Associação de Pais e Amigos dos Excepcionais )."</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2002/parecer_05_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2002/parecer_05_saude.pdf</t>
   </si>
   <si>
     <t>Ao projeto de Lei 1276 "Autoriza o poder executivo a abrir no orçamento vigente, crédito adicional suplementar proveniente de superávit financeiro, e dá outras providências."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2005/parecer_06_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2005/parecer_06_saude.pdf</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2008/parecer_07_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2008/parecer_07_saude.pdf</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2011/parecer_08_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2011/parecer_08_saude.pdf</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2014/parecer_09_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2014/parecer_09_saude.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1280 "Autoriza o Poder Executivo Municipal, a firmar convênio com a promovida (Associação para a promoção da vida, dignidade e esperança do ancião) E dá outras providências."</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>CPESAS - COMISSÃO PERMANENTE DE EDUC SAÚDE E ASSIST.  SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2073/cpesas_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2073/cpesas_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.288/2023 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2074/cpesas_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2074/cpesas_11.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2075/cpesas_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2075/cpesas_12.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2098/parecer_14_saude.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2098/parecer_14_saude.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1299 "AUTORIZA O PODER EXECUTIVO ABRIR_x000D_
 NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR,_x000D_
 PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE_x000D_
 DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2142/comissao_permanente_educacao_saude_e_assistencia_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2142/comissao_permanente_educacao_saude_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO LEGISLATIVO Nº 177/2023 “DISPÕE SOBRE A OBRIGATORIEDADE DO PODER PÚBLICO, DA ADMINISTRAÇÃO HOSPITALAR, QUANDO EM SITUAÇÃO DE URGÊNCIA OU EMERGÊNCIA E ESTE PACIENTE ESTEJA NA UNIDADE HOSPITALAR E HAVENDO INTERESSE DESTE, PARA QUE SEJA LEVADO AO HOSPITAL PARTICULAR”</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2351/cpesas_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2351/cpesas_16.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.310/2023, “AO PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2171/educacao_saude_e_assistencia_social_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2171/educacao_saude_e_assistencia_social_17.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei 1.311 "Autoriza o poder executivo abrir orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências''.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2212/educacao_saude_e_assistencia_social_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2212/educacao_saude_e_assistencia_social_18.pdf</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL Nº 0020/2023, AO PROJETO DE LEI Nº 1.321/2023</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE EDUCAÇÃO SAÚDE E ASSISTÊNCIA SOCIAL Nº 0021/2023, AO PROJETO DE LEI Nº 1.322/2023</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2248/parecer_022_educacao_saude_e_assistencia_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2248/parecer_022_educacao_saude_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2270/cpesas_23.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2270/cpesas_23.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2289/cpesas_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2289/cpesas_24.pdf</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2311/cpesas_25.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2311/cpesas_25.pdf</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2314/cpesas_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2314/cpesas_26.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2318/cpesas_27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2318/cpesas_27.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2330/cpesas_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2330/cpesas_28.pdf</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2322/cpesas_29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2322/cpesas_29.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2327/cpesas_30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2327/cpesas_30.pdf</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2334/cpesas_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2334/cpesas_31.pdf</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2336/cpesas_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2336/cpesas_32.pdf</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2346/cpesas_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2346/cpesas_33.pdf</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2355/parecer_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2355/parecer_34.pdf</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2361/parecer_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2361/parecer_35.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.340/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_036_educacao_saude_e_assistencia_social.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_036_educacao_saude_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.342/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2394/cpesas_37.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2394/cpesas_37.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI ORDINÁRIA Nº 1.345/2023, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2418/cpesas_38.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2418/cpesas_38.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2419/cpesas_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2419/cpesas_39.pdf</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2463/parecer_ed_sau_ass_soc_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2463/parecer_ed_sau_ass_soc_41.pdf</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2467/parecer_ed_sau_ass_soc_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2467/parecer_ed_sau_ass_soc_42.pdf</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2468/parecer_ed_sau_ass_soc_43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2468/parecer_ed_sau_ass_soc_43.pdf</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2461/parecer_ed_sau_ass_soc_44.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2461/parecer_ed_sau_ass_soc_44.pdf</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2478/cpesas_45.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2478/cpesas_45.pdf</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2481/cpesas_46.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2481/cpesas_46.pdf</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2497/cpesas_47.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2497/cpesas_47.pdf</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2500/cpesas_48.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2500/cpesas_48.pdf</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2517/cpesas_49.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2517/cpesas_49.pdf</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2510/cpesas_50.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2510/cpesas_50.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2513/cpesas_51.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2513/cpesas_51.pdf</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2545/cpesas_52.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2545/cpesas_52.pdf</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2548/cpesas_53.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2548/cpesas_53.pdf</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2551/cpesas_54.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2551/cpesas_54.pdf</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2540/cpesas_55.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2540/cpesas_55.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>Audiências Publicas</t>
   </si>
   <si>
     <t>A Prefeitura Municipal de Mirante da Serra, convida a população para Audiência Pública nos termos do Inciso I, do Parágrafo Primeiro, do art. 48, da Lei de Responsabilidade Fiscal n° 101/2000. A Audiência Pública será realizada no dia 29 de junho de 2022, às 09:00 horas, no “Planário” da Câmara Municipal de Mirante da Serra. O objetivo da Audiência Pública é assegurar a transparência durante o processo de discussão da Lei de Diretrizes Orçamentárias - LDO para o exercício financeiro de 2023, dos Poderes Executivo e Legislativo do Município de Mirante da Serra – RO.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>Assunto: EDITAL DE CONVOCAÇÃO PARA AUDIÊNCIA PÚBLICA PREVISTA NO ARTIGO 48, DA LEI DE_x000D_
 RESPONSABILIDADE FISCAL - LRF N. 101/2000, REFERENTE À LEI ORÇAMENTÁRIA ANUAL (LOA/2024)._x000D_
 Prezado Senhores(a),_x000D_
 O Prefeito Municipal de Mirante da Serra, estado de Rondônia, EVALDO_x000D_
 DUARTE ANTÔNIO, no uso de suas atribuições que lhe são conferidas por lei, em especial ao_x000D_
 disposto no artigo 48, da lei Federal nº 101/2000 de 04/05/2000 - lei de responsabilidade fiscal,_x000D_
 TORNA PÚBLICO, para conhecimento de todos os munícipes que, no dia 22 de agosto do_x000D_
 corrente, às 9:00 horas, no auditório da Prefeitura Municipal, em atendimento aos princípios da_x000D_
 publicidade e transparência, será realizada AUDIÊNCIA PÚBLICA, para apresentação,_x000D_
 discussão e aprovação das ações da lei orçamentária Anual - LOA/2024.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>P TCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE RO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2222/parecer_previo_tce_ro_contas_2021.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2222/parecer_previo_tce_ro_contas_2021.pdf</t>
   </si>
   <si>
     <t>CONSTITUCIONAL. PRESTAÇÃO DE CONTAS ANUAL. CONTAS DE GOVERNO. RESULTADOS ORÇAMENTÁRIOS E FINANCEIROS _x000D_
 SUPERAVITÁRIOS. DÉFICIT FINANCEIRO JUSTIFICADO DO BALANÇO PATRIMONIAL. EXCLUSÃO DE DESPESAS DO FUNDEB UTILIZADAS FORA DO REGRAMENTO LEGAL. ENTESOURAMENTO DO FUNDEB ACIMA DO LIMITE LEGAL (28,31%). NÃO ATINGIMENTO DO PERCENTUAL MÍNIMO DE 70% DOS RECURSOS DO FUNDEB NO PAGAMENTO DOS PROFISSIONAIS DA _x000D_
 EDUCAÇÃO BÁSICA (61,31%). APLICAÇÃO DO ENTENDIMENTO DO PARECER PRÉVIO PPL-TC 00059/21. CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM MDE, SAÚDE E REPASSE AO LEGISLATIVO. RESPEITO AOS LIMITES FISCAIS. CUMPRIMENTO DAS OBRIGAÇÕES PREVIDENCIÁRIAS. NÃO IMPLEMENTAÇÃO DE ESTRATÉGIAS DO PLANO NACIONAL DE _x000D_
 EDUCAÇÃO. BAIXA EFETIVIDADE DA ARRECADAÇÃO DOS CRÉDITOS INSCRITOS EM DÍVIDA ATIVA</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>Leitura do Parecer prévio do tribunal de contas do Estado de Rondônia, Ao processo nº 00994/22 Referente  a prestação de contas do município de Mirante da Serra, Exercício de 2021, de responsabilidade do SR. Prefeito  Evaldo Duarte Antônio.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1918/edital_eleicao_mesa_diretora.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1918/edital_eleicao_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>EDITAL 0001/2023 ELEIÇÕES DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>''Colocar as contas do município de mirante  da Serra-Ro  referente ao exercício de 2.022, de responsabilidade do Sr. EVALDO DUARTE ANTÔNIO, a disposição de qualquer contribuinte, durante 60   sessenta dias , para exame de apreciação do qual poderá questionar - lhes a legitimidade, nos termos da legislação em vigor .</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficios</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2391/oficio_001-asprofam-2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2391/oficio_001-asprofam-2023.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA O USO DA TRIBUNA POPULAR.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>LEITURA DO OFÍCIO CIRCULAR Nº 018/2023 DA EMATER-RO</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>requer que solicite o uso da tribunal popular</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>''Solicitando o uso da tribuna.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1921/portaria_1007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1921/portaria_1007.pdf</t>
   </si>
   <si>
     <t>"NOMEIA A COMISSÃO PARA PROCEDIMENTO DA ELEIÇÕES DOS CARGOS DAS COMISSÕES PERMANENTE PARA BIÊNIO DE 2.023 A 2.024, E DA OUTRAS PROVIDÊNCIAS ."</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2082/portaria_1035.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2082/portaria_1035.pdf</t>
   </si>
   <si>
     <t>"NOMEIA A COMISSÃO PARA PROCEDIMENTO DA ELEIÇÕES DOS CARGOS DAS COMISSÕES PERMANENTE PARA COMPLETAR O BIÊNIO DE 2023 A 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>ELEIÇ</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2047/convocacao_de_suplente_vereador.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2047/convocacao_de_suplente_vereador.doc</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO 2º SUPLENTE VEREADOR MOVIMENTO DEMOCRATICO BRASILEIRO</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2486/convocacao_de_suplente_vereador_i.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2486/convocacao_de_suplente_vereador_i.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO Nº 002/2023, DA SENHORA INÁCIA MOREIRA DOS SANTOS, 1ª SUPLENTE DE VEREADOR PARTIDO COMUNISTA DO BRASIL - PcdoB PARA TOMAR POSSE NO CARGO, EM VIRTUDE DO AFASTAMENTO DO VEREADOR PAULO ROBERTO DA PAIXÃO,</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>T P</t>
   </si>
   <si>
     <t>Termo de posse</t>
   </si>
   <si>
     <t>TERMO DE POSSE 2º SUPLENTE VEREADOR MOVIMENTO DEMOCRATICO BRASILEIRO</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2488/termo_de_posse.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2488/termo_de_posse.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE PRIMEIRA SUPLENTE VEREADOR PcdoB - PARTIDO COMUNISTA BRASILEIRO</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>NRPRO</t>
   </si>
   <si>
     <t>Nova Redação de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2184/nova_redacao_projeto_1313_refis.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2184/nova_redacao_projeto_1313_refis.pdf</t>
   </si>
   <si>
     <t>NOVA REDAÇÃO DO PROJETO DE LEI Nº 1313/2023 "DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA-RO- REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norma Relacionada</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO NAS LEIS Nº 914/2019, Nº 915/2019 E Nº 1053/2020, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2503/proposta_de_emenda_a_lei_organica_no_09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2503/proposta_de_emenda_a_lei_organica_no_09.pdf</t>
   </si>
   <si>
     <t>"MODIFICA, ACRESCENTA, REVOGA ARTIGOS, PARÁGRAFOS, INCISOS, ALÍNEAS E PREÂMBULO DA LEI ORGÂNICA DO MUNICÍPIO DE MIRANTE DA SERRA/RO".</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>ACORD</t>
   </si>
   <si>
     <t>Acordão TCE RO</t>
   </si>
   <si>
     <t>CONSTITUCIONAL. PRESTAÇÃO DE CONTAS ANUAL. CONTAS DE GOVERNO. RESULTADOS ORÇAMENTÁRIOS E FINANCEIROS _x000D_
 SUPERAVITÁRIOS. DÉFICIT FINANCEIRO JUSTIFICADO DO BALANÇO PATRIMONIAL. EXCLUSÃO DE DESPESAS DO FUNDEB UTILIZADAS FORA DO REGRAMENTO LEGAL. ENTESOURAMENTO DO FUNDEB ACIMA DO LIMITE LEGAL (28,31%). NÃO ATINGIMENTO DO PERCENTUAL MÍNIMO DE 70% DOS RECURSOS DO FUNDEB NO PAGAMENTO DOS PROFISSIONAIS DA _x000D_
 EDUCAÇÃO BÁSICA (61,31%). APLICAÇÃO DO ENTENDIMENTO DO PARECER PRÉVIO PPL-TC  00059/21. CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM MDE, SAÚDE E REPASSE AO LEGISLATIVO. RESPEITO AOS LIMITES FISCAIS. CUMPRIMENTO DAS OBRIGAÇÕES PREVIDENCIÁRIAS. NÃO IMPLEMENTAÇÃO DE ESTRATÉGIAS DO PLANO NACIONAL DE _x000D_
 EDUCAÇÃO. BAIXA EFETIVIDADE DA ARRECADAÇÃO DOS CRÉDITOS INSCRITOS EM DÍVIDA ATIVA</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Acordão do tribunal  de contas do estado de Rondônia , Ao processo nº 00994/22 Referente  a prestação de contas do município de Mirante da Serra, Exercício de 2021, de responsabilidade do SR. Prefeito  Evaldo Duarte Antônio.</t>
   </si>
@@ -5867,51 +5867,51 @@
   <si>
     <t>parecer prévio PPL-TC 00006/23-referente a prestação  de contas do município de mirante da serra,  exercio de 2021.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>DEB</t>
   </si>
   <si>
     <t>Declaração de Bens</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>DIP</t>
   </si>
   <si>
     <t>Diploma de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2489/diploma_suplente_vereador_pcdob.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2489/diploma_suplente_vereador_pcdob.pdf</t>
   </si>
   <si>
     <t>DIPLOMA SUPLENTE DE VEREADOR, PcdoB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6218,67 +6218,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_1260.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_1261.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_no_1262_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_no_1263__.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_no_1264.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_no_1265.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1933/projeto_de_lei_no_1267.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_1268.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_no_1269.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_1270_-_abre_credito_por_superavit_financeiro_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1937/projeto_de_lei_no_1271.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1938/projeto_de_lei_no_1272.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_1273-2023_-_altera_a_lei_1157-2022_-_convenio_com_a_apae_pela_semtas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_1274_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_1275_-_abre_credito_especial_adicional_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_no_1.276_-_abre_credito_por_superavit_financeiro_co-financiamento_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_no_1.277_-_abre_credito_especial_por_superavit_financeiro_aq_aparelho_raio_-_x_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_1278_-_abre_credito_por_superavit_financeiro_aquisicao_de_medicamentos_e_insumos_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_no_1279_abre_credito_por_superavit_financeiro_aquisicao_de_um_veiculo_tipo_pick-up.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_de_lei_no_1280_-_2023_-_convenio_com_a_promovida.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1987/projeto_de_lei_no_1281_-_altera_a_lei_municipal_no_1257-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_lei_no_1282-2023_-_alteracao_de_lei_740-16_-_vida_util_de_veiculos_transporte_escolar_para_17_anos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_lei_no_1283-2023_-_revisao_geral_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_1284_-2023_-_convenio_com_o_cisan.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei_no_1285-2023_-_autoriza_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_1286-2023_-_autoriza_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_no_1287_-_abre_credito_por_superavit_financeiro_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_1288_-_abre_credito_por_superavit_financeiro_construcao_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_no_1289_-_abre_credito_por_superavit_financeiro_cv_aquisicao_de_veiculo_pik-up.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_1290-2023_-_autoriza_doacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_1291_-_dispoe_sobre_a_transposicao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_no_1292-2023_-__piso_magisteiro_2023_alteracao_lei_301-04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2046/projeto_de_lei_no_1293-2023_-_piso_acs_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_no_1294_-_abre_credito_adicional_suplementar_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1295_-_abre_credito_por_superavit_financeiro_recursos_livre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_1296-2023_-_autoriza_doacao_de_tratores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_1297_-_abre_credito_adional_especial_por_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_1298_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_1299_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_1300-2023_conselho_tutelar_certo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_1301-2023_-_altera_a_lei_1157-1279-2023_-_convenio_com_a_apae_pela_semtas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_lei_no_1303_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_lei_no__1304_-2023__-_da_nome_ao_barracao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_no_1.305-2023__-_autoriza_o_comodato_de_veiculo_toro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_no_1.306-2023__-_autoriza_leilao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_1.307-2023_-ampliacao_vagas_seletivo_professores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_1.308-2023_-_bandeira_e_brasao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_no_1309-2023_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_no_1311_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_no_1312_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_no_1313-2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_refis_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_1314_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_1.315-2022_-_alterando_a_lei__524-11.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_1.316-2023_-_institui_viveiro.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_1317.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_lei_no_1318.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_no_1319_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_no_____-_piso_nacional_da_enfermagem_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_1321_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_1322_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2228/projeto_de_lei_no_1323.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_1324.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_1326-2023__-_dispoe_sobre_o_quadro_de_pessoal_e_o_plano_de_cargos_carreira_e_vencimentos_-_correto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_no_1327-2023_-__alteracao_lei_301-04.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2265/projetode_lei_no_1328-2023_-_institui_programa_paa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_no_1331.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2281/projeto_de_lei_no_1332.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2282/projeto_de_lei_no_1333.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_1334_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2305/projeto_de_lei_no__1336_-2023_-_doacao_de_carteiras_escolares.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_no_1337_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto_de_lei_no_1338_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2349/projeto_de_lei_no_1339_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_1340_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_1341-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei-1342.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei-1343.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_lei_no_1344.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_1345_organized.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_no_1346-2023__-_piso_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_no_1347-_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_1348.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_no_1349.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_no_1350.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_lei_no_1351.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_1352-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_1353.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_no_1354_-_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_1355.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_no_1356-2023_projeto_estagiario_acolhido.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_1357.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto_de_lei-1358.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_no_1.359-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_1360.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_1361.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_no_1362.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2490/projeto_de_lei_no_1363.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_1364.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2492/projeto_de_lei_no_1365.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_1366.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_no_1367.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_1368.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_1369.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_1370-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei__1371-2023-_aporte_fpms_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_no_1372.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_no_1373.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_no_1374.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_no_1375-2023_comodato_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_1376-2023_auxilio_atividade_desenvolvida_centro_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_no_1377-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2183/emenda_aditiva_001__prp_2023_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2182/emenda_modificativa_002_prp_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2472/mocao_de_repudio_energisa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1993/00._projeto_de_lei_n._174_-_vereadores_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2039/02._projeto_de_lei_n._175_-_ponto_facultativo_8_de_marco_dia_internacional_da_mulher_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2040/03._projeto_de_lei_n._176_-_dia_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_177_eder_trindade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2275/14._projeto_de_lei_n._178_-_concurso_publico_camara_municipal_-_final.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2276/15._projeto_de_lei_n._179_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2283/15._projeto_de_lei_n._180_-_altera_lei_auxilio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2352/16._projeto_de_lei_n._181_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_182_est.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2518/18._projeto_de_lei_n._183_-_avenida_sao_paulo_-_aa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_municipal_de_mirante_da_serra__-_institui_o_programa_de_amparo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_resolucao_n._070.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_resolucao_legislativa_071.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_resolucao_legislativa_no_072.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2101/02._projeto_de_resolucao_n._73_-_etp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_resolucao_legislativa_no_074.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_resolucao_legislativa_no_075.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_resolucao_legislativa_no_076.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_resolucao_legislativa_no_077.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_resolucao_legislativa_no_078.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_resolucao_legislativa_no_079.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2319/resolucao_80.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2522/projeto_de_resolucao_legislativa_081_2023_-_regimento_interno_camara_municipal_de_mirante_da_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1920/req_comissao_02.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2028/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2029/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2083/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_daniel_andrade_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_024_ws.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_willian_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_adineudo_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2153/requerimento_willian_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimentos_30.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimentos_33.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2213/requerimento_daniel_andrade_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2215/requerimento_039_2023_aa_prp.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_paulo_roberto_40.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_adineudo_2023_41.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_adineudo_2023_42.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_eder.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_044_jsn.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_045_aa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2259/requerimento_046_da.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_047_prp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2261/requerimento_048_aa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_049_jsn.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_050_jsn.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2277/oficio_-_copia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_052_jsn.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_053_ccs.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_054_da.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_055__jsn.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2367/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2368/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_058_aa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_059_prp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_060_aa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2396/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2398/requerimento_063_aa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2401/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2404/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_70_eder_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_71_eder_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2473/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2474/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimento_80_daniel.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_81_adineudo.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1966/meio_ambiente_e_pesca_01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1969/meio_ambiente_e_pesca_02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1972/meio_ambiente_e_pesca_03.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1975/meio_ambiente_e_pesca_04.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2076/meio_ambiente_e_pesca_5.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2201/meio_ambiente_e_pesca_06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2227/parecer_cpmap_7.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2245/parecer_cpmap_8.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2291/cpmp_9.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2343/cpmp_10.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2378/parecer_011_meio_ambiente_e_pesca.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2406/cpmp_12.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2437/cpmp_13.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2542/cpmp_14.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1947/servicos_publicos_01.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1950/servicos_publicos_02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1953/servicos_publicos_03.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1956/servicos_publicos_04.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1959/servicos_publicos_05.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1962/servicos_publicos_06.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/obras_e_servicos_7.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2278/parecer_cposp_8.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2279/parecer_cposp_9.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2174/obras_e_servicos_publicos10.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2244/parecer_011_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2290/cposp_12.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2326/cposp_13.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2357/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2377/parecer__15_obras_e_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2408/cposp_16.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2409/cposp_17.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2410/cposp_18.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2426/cposp_19.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2440/cposp_20.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2541/cposp_22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1924/justica_e_redacao_01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1942/justica_e_redacao_02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1945/justica_e_redacao_03.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1948/justica_e_redacao_04.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1951/justica_e_redacao_05.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1954/justica_e_redacao_06.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1957/justica_e_redacao_07.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1960/justica_e_redacao_08.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1963/parecer_n._009_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1964/justica_e_redacao_10.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1967/justica_e_redacao_11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1970/justica_e_redacao_12.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1973/justica_e_redacao_13.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1976/justica_e_redacao_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1979/justica_e_redacao_15.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1994/justica_e_redacao_16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1996/justica_e_redacao_17.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1998/cpjr_18.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2000/justica_e_redacao_19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2003/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2006/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2009/justica_e_redacao_22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2012/justica_e_redacao_23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2015/justica_e_redacao_24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2017/justica_e_redacao_25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2018/justica_e_redacao_26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2020/justica_e_redacao_27.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2022/cpjr_28.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2041/justica_e_redacao_29.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2055/justica_e_redacao_30.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2056/justica_e_redacao_31.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2057/parecer_cpjr_32.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2058/justica_e_redacao_33.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2059/justica_e_redacao_34.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2060/justica_e_redacao_35.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2061/justica_e_redacao_36.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2062/justica_e_redacao_37.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2063/justica_e_redacao_38.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2285/cpjr_39.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2175/cpjr_40.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2176/cpjr_41.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2284/cpjr_42.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2177/cpjr_43.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/parecer_cpjr_046.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2096/parecer_47_justics.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2119/parecer_justica_e_redacao_48.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2115/parecer_justica_e_redacao__50.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2121/parecer_justica_e_redacao_51.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2108/parecer_justica_e_redacao_052.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2109/parecer_justica_e_redacao_53.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2110/parecer_justica_e_redacao_54.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2118/parecer_justica_e_redacao_55.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2111/parecer_justica_e_redacao_56.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2112/parecer_justica_e_redacao_57.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2116/parecer_58.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2113/parecer_justica_e_redacao_59.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2114/parecer_justica_e_redacao_60.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2140/parecer_61.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2141/justica_e_redacao.62.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2150/justica_e_redacao_63.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2145/justica_e_redacao_64.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2149/justica_e_redacao_65.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2160/justica_e_redacao_66.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2161/justica_e_redacao_67.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2162/justica_e_redacao_68.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2169/justica_e_redacao_69.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2172/justica_e_redacao_70.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2185/justica_e_redacao_71.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2197/justica_e_redacao_72.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2198/justica_e_redacao_73.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2210/justica_e_redacao_74.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2217/justica_e_redacao_75.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2218/justica_e_redacao_76.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2231/parecer_justica_e_redacao_77.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2232/cpjr_78.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2242/parecder_079_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2246/parecer_080_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2243/parecer_081_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2286/parecer_082_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2306/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2309/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2308/cpjr_85.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2312/cpjr_86.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2315/cpjr_87.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2338/cpjr_88.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2328/cpjr_89.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2320/cpjr_90.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2323/cpjr_91.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2324/cpjr_92.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2332/cpjr_93.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2335/cpjr_94.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2347/cpjr95.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2341/cpjr96.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2344/cpjr_97.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2353/parecer_98.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2356/parecer_99.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2359/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2372/parecer_102_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2375/parecer_103_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2383/justica_e_redacao_104.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2392/cpjr_106.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2411/cpjr_107.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2412/cpjr_108.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2413/cpjr_109.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2421/cpjr_110.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2424/cpjr_111.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2434/cpjr_112.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2438/cpjr_113.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2443/cpjr_114.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_justica_red_115.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_justica_red_116.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_justica_red_117.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2464/parecer_justica_red_118.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_justica_red_119.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2475/cpjr_120.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2476/cpjr_121.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2482/cpjr_122.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2495/cpjr_123.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2498/cpjr_124.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_112_orcamento_financas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2508/parecer_126_justica_redacao_23.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2505/cpjr_127.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2543/cpjr_128.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2529/cpjr_129.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2546/cpjr_131.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2549/cpjr_132.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2538/cpjr_134.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1923/orcamento_e_financas_01_-_copia.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1943/orcamento_e_financas_02_-_copia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1946/orcamento_e_financas_03.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1949/orcamento_e_financas_04.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1952/orcamento_e_financas_05.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1955/orcamento_e_financas_06.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1958/orcamento_e_financas_07.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1961/cpof_8.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1965/orcamento_e_financas_09.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1968/orcamento_e_financas_10.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1971/orcamento_e_financas_11.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1974/orcamento_e_financas_12.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1977/orcamento_e_financas_13.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1980/orcamento_e_financas_14.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1981/justica_e_redacao_15.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1997/orcamento_e_financas_16.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1999/orcamento_e_financas_17.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2001/orcamento_e_financas_18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2004/orcamento_e_financas_19.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2007/orcamento_e_financas_20.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2010/orcamento_e_financas_21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2013/orcamento_e_financas_22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2016/orcamento_e_financas_23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2019/orcamento_e_financas_24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2021/orcamento_e_financas_25.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2023/orcamento_e_financas_26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2042/orcamento_e_financas_27.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2064/orcamento_e_financas_28.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2065/orcamento_e_financas_29.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2066/orcamento_e_financas_30.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2067/orcamento_e_financas_31.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2068/orcamento_e_financas_32.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2070/orcamento_e_financas_34.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2072/orcamento_e_financas_36.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2301/cpof_37.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2300/cpof_38.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2299/cpof_39.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2097/parecer_40_comisao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2124/orcamento_e_financas_48.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2125/orcamento_e_financas_49.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2144/cp__orcamento_e_financas_51_pdf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2143/comissao_permanente__orcamento_e_financas_52.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2151/orcamento_e_financas__53.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2146/orcamento_e_financas_54.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2152/orcamento_e_financas_55.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2163/orcamento_e_financas_56.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2164/orcamento_e_financas_57.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2170/orcamento_e_financas_58.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2173/orcamento_e_financas_59.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2186/orcamento_e_financas_60.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2199/orcamento_e_financas_61.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2200/orcamento_e_financas_62.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2211/orcamento_e_financas_63.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2219/orcamento_e_financas_64.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2220/orcamento_e_financas_65.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2233/parecer_orcamento_e_financas_066.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2234/cpof_67.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2292/cpof_68.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2247/parecer_069_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2257/cpof_70.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2269/cpof_71.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2287/parecer_072_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2288/cpof_73.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2307/cpof_74.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2310/cpof_75.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2316/cpof_76.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2317/cpof_77.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2329/cpof_78.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2321/cpof_79.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2331/cpof_80.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2325/cpof_81.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2333/cpof_82.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2337/cpof_83.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2342/cpof_84.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2345/cpof85.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2354/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2363/parecer_87.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2360/parecer_88.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2373/parecer_089_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2376/parecer_090_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2384/orcamento_e_financas_91.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2385/orcamento_e_financas_92.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2393/cpof_93.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2414/cpof_94.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2417/cpof_95.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2416/ordem_do_dia_ordinaria_02_10_2023.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2422/cpof_97.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2425/cpof_98.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2435/cpof_99.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2439/cpof_100.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2442/cpof_101.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_justica_red_119.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2466/parecer_orc_e_fin_103.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_orc_e_fin_104.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2462/parecer_orc_e_fin_105.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2477/cpof_106.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2480/cpof_107.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2496/cpof_108.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2499/cpof_109.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2516/cpof_110.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2509/cpof_111.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2512/cpof_112.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2544/cpof_113.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2530/cpof_114.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2547/cpof_116.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2550/cpof_117.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2539/cpof_118.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1944/parecer_01_saude.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_02_saude.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1982/parecer_03_saude.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1995/parecer__04_saude.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2002/parecer_05_saude.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2005/parecer_06_saude.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2008/parecer_07_saude.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2011/parecer_08_saude.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2014/parecer_09_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2073/cpesas_10.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2074/cpesas_11.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2075/cpesas_12.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2098/parecer_14_saude.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2142/comissao_permanente_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2351/cpesas_16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2171/educacao_saude_e_assistencia_social_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2212/educacao_saude_e_assistencia_social_18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2248/parecer_022_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2270/cpesas_23.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2289/cpesas_24.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2311/cpesas_25.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2314/cpesas_26.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2318/cpesas_27.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2330/cpesas_28.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2322/cpesas_29.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2327/cpesas_30.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2334/cpesas_31.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2336/cpesas_32.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2346/cpesas_33.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2355/parecer_34.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2361/parecer_35.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_036_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2394/cpesas_37.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2418/cpesas_38.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2419/cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2463/parecer_ed_sau_ass_soc_41.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2467/parecer_ed_sau_ass_soc_42.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2468/parecer_ed_sau_ass_soc_43.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2461/parecer_ed_sau_ass_soc_44.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2478/cpesas_45.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2481/cpesas_46.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2497/cpesas_47.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2500/cpesas_48.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2517/cpesas_49.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2510/cpesas_50.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2513/cpesas_51.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2545/cpesas_52.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2548/cpesas_53.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2551/cpesas_54.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2540/cpesas_55.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2222/parecer_previo_tce_ro_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1918/edital_eleicao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2391/oficio_001-asprofam-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1921/portaria_1007.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2082/portaria_1035.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2047/convocacao_de_suplente_vereador.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2486/convocacao_de_suplente_vereador_i.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2488/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2184/nova_redacao_projeto_1313_refis.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2503/proposta_de_emenda_a_lei_organica_no_09.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2489/diploma_suplente_vereador_pcdob.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1925/projeto_de_lei_1260.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_1261.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1927/projeto_de_lei_no_1262_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_no_1263__.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_no_1264.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_no_1265.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1933/projeto_de_lei_no_1267.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_1268.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_no_1269.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_1270_-_abre_credito_por_superavit_financeiro_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1937/projeto_de_lei_no_1271.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1938/projeto_de_lei_no_1272.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_1273-2023_-_altera_a_lei_1157-2022_-_convenio_com_a_apae_pela_semtas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_1274_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_1275_-_abre_credito_especial_adicional_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1983/projeto_de_lei_no_1.276_-_abre_credito_por_superavit_financeiro_co-financiamento_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_de_lei_no_1.277_-_abre_credito_especial_por_superavit_financeiro_aq_aparelho_raio_-_x_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_1278_-_abre_credito_por_superavit_financeiro_aquisicao_de_medicamentos_e_insumos_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_no_1279_abre_credito_por_superavit_financeiro_aquisicao_de_um_veiculo_tipo_pick-up.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_de_lei_no_1280_-_2023_-_convenio_com_a_promovida.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1987/projeto_de_lei_no_1281_-_altera_a_lei_municipal_no_1257-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_lei_no_1282-2023_-_alteracao_de_lei_740-16_-_vida_util_de_veiculos_transporte_escolar_para_17_anos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_lei_no_1283-2023_-_revisao_geral_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_1284_-2023_-_convenio_com_o_cisan.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei_no_1285-2023_-_autoriza_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_1286-2023_-_autoriza_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_no_1287_-_abre_credito_por_superavit_financeiro_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_1288_-_abre_credito_por_superavit_financeiro_construcao_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_lei_no_1289_-_abre_credito_por_superavit_financeiro_cv_aquisicao_de_veiculo_pik-up.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_1290-2023_-_autoriza_doacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_1291_-_dispoe_sobre_a_transposicao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_no_1292-2023_-__piso_magisteiro_2023_alteracao_lei_301-04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2046/projeto_de_lei_no_1293-2023_-_piso_acs_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_no_1294_-_abre_credito_adicional_suplementar_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1295_-_abre_credito_por_superavit_financeiro_recursos_livre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_1296-2023_-_autoriza_doacao_de_tratores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_1297_-_abre_credito_adional_especial_por_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_1298_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_1299_-_abre_credito_adicional_suplementar_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_1300-2023_conselho_tutelar_certo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_1301-2023_-_altera_a_lei_1157-1279-2023_-_convenio_com_a_apae_pela_semtas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_lei_no_1303_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_lei_no__1304_-2023__-_da_nome_ao_barracao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2128/projeto_de_lei_no_1.305-2023__-_autoriza_o_comodato_de_veiculo_toro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2129/projeto_de_lei_no_1.306-2023__-_autoriza_leilao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2130/projeto_de_lei_1.307-2023_-ampliacao_vagas_seletivo_professores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2131/projeto_de_lei_1.308-2023_-_bandeira_e_brasao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2133/projeto_de_lei_no_1309-2023_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2134/projeto_de_lei_no_1311_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_lei_no_1312_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_lei_no_1313-2023_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_de_mirante_da_serra-ro_refis_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2159/pl_1314_-_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2207/projeto_de_lei_1.315-2022_-_alterando_a_lei__524-11.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_1.316-2023_-_institui_viveiro.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto_de_lei_no_1317.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2188/projeto_de_lei_no_1318.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2205/projeto_de_lei_no_1319_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2208/projeto_de_lei_no_____-_piso_nacional_da_enfermagem_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2224/projeto_de_lei_1321_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2225/projeto_de_lei_1322_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2228/projeto_de_lei_no_1323.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_1324.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_1326-2023__-_dispoe_sobre_o_quadro_de_pessoal_e_o_plano_de_cargos_carreira_e_vencimentos_-_correto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2264/projeto_de_lei_no_1327-2023_-__alteracao_lei_301-04.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2265/projetode_lei_no_1328-2023_-_institui_programa_paa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2280/projeto_de_lei_no_1331.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2281/projeto_de_lei_no_1332.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2282/projeto_de_lei_no_1333.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_1334_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2305/projeto_de_lei_no__1336_-2023_-_doacao_de_carteiras_escolares.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2339/projeto_de_lei_no_1337_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto_de_lei_no_1338_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2349/projeto_de_lei_no_1339_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_1340_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2358/projeto_de_lei_1341-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2365/projeto_de_lei-1342.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2366/projeto_de_lei-1343.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_lei_no_1344.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_1345_organized.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_lei_no_1346-2023__-_piso_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2388/projeto_de_lei_no_1347-_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_1348.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2399/projeto_de_lei_no_1349.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2400/projeto_de_lei_no_1350.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2403/projeto_de_lei_no_1351.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_1352-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_1353.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2432/projeto_de_lei_no_1354_-_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_1355.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_no_1356-2023_projeto_estagiario_acolhido.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto_de_lei_1357.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto_de_lei-1358.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2452/projeto_de_lei_no_1.359-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_1360.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_1361.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2483/projeto_de_lei_no_1362.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2490/projeto_de_lei_no_1363.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2491/projeto_de_lei_no_1364.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2492/projeto_de_lei_no_1365.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_1366.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2504/projeto_de_lei_no_1367.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_1368.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_1369.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_1370-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei__1371-2023-_aporte_fpms_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_no_1372.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2525/projeto_de_lei_no_1373.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2533/projeto_de_lei_no_1374.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2535/projeto_no_1375-2023_comodato_implementos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_1376-2023_auxilio_atividade_desenvolvida_centro_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2537/projeto_de_lei_no_1377-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2183/emenda_aditiva_001__prp_2023_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2182/emenda_modificativa_002_prp_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2472/mocao_de_repudio_energisa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1993/00._projeto_de_lei_n._174_-_vereadores_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2039/02._projeto_de_lei_n._175_-_ponto_facultativo_8_de_marco_dia_internacional_da_mulher_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2040/03._projeto_de_lei_n._176_-_dia_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_177_eder_trindade.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2275/14._projeto_de_lei_n._178_-_concurso_publico_camara_municipal_-_final.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2276/15._projeto_de_lei_n._179_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2283/15._projeto_de_lei_n._180_-_altera_lei_auxilio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2352/16._projeto_de_lei_n._181_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2397/projeto_de_lei_182_est.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2518/18._projeto_de_lei_n._183_-_avenida_sao_paulo_-_aa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2528/projeto_de_lei_municipal_de_mirante_da_serra__-_institui_o_programa_de_amparo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_resolucao_n._070.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_resolucao_legislativa_071.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_resolucao_legislativa_no_072.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2101/02._projeto_de_resolucao_n._73_-_etp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_resolucao_legislativa_no_074.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_resolucao_legislativa_no_075.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_resolucao_legislativa_no_076.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_resolucao_legislativa_no_077.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_resolucao_legislativa_no_078.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_resolucao_legislativa_no_079.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2319/resolucao_80.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2522/projeto_de_resolucao_legislativa_081_2023_-_regimento_interno_camara_municipal_de_mirante_da_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1920/req_comissao_02.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2028/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2029/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2083/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_daniel_andrade_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_024_ws.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_willian_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_adineudo_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2153/requerimento_willian_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2165/requerimentos_30.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimentos_33.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2213/requerimento_daniel_andrade_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2215/requerimento_039_2023_aa_prp.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2216/requerimento_paulo_roberto_40.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_adineudo_2023_41.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_adineudo_2023_42.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_eder.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_044_jsn.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2258/requerimento_045_aa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2259/requerimento_046_da.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2260/requerimento_047_prp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2261/requerimento_048_aa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_049_jsn.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_050_jsn.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2277/oficio_-_copia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_052_jsn.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_053_ccs.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_054_da.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_055__jsn.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2367/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2368/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2379/requerimento_058_aa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_059_prp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2390/requerimento_060_aa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2389/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2396/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2398/requerimento_063_aa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2401/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2404/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2427/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2431/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2448/requerimento_mazinho_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2470/requerimento_70_eder_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2471/requerimento_71_eder_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2473/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2474/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2484/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2485/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2493/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2501/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2502/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2514/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2519/requerimento_80_daniel.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento_81_adineudo.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1966/meio_ambiente_e_pesca_01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1969/meio_ambiente_e_pesca_02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1972/meio_ambiente_e_pesca_03.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1975/meio_ambiente_e_pesca_04.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2076/meio_ambiente_e_pesca_5.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2201/meio_ambiente_e_pesca_06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2227/parecer_cpmap_7.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2245/parecer_cpmap_8.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2291/cpmp_9.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2343/cpmp_10.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2378/parecer_011_meio_ambiente_e_pesca.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2406/cpmp_12.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2437/cpmp_13.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2542/cpmp_14.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1947/servicos_publicos_01.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1950/servicos_publicos_02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1953/servicos_publicos_03.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1956/servicos_publicos_04.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1959/servicos_publicos_05.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1962/servicos_publicos_06.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/obras_e_servicos_7.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2278/parecer_cposp_8.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2279/parecer_cposp_9.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2174/obras_e_servicos_publicos10.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2244/parecer_011_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2290/cposp_12.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2326/cposp_13.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2357/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2377/parecer__15_obras_e_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2408/cposp_16.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2409/cposp_17.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2410/cposp_18.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2426/cposp_19.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2440/cposp_20.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2541/cposp_22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1924/justica_e_redacao_01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1942/justica_e_redacao_02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1945/justica_e_redacao_03.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1948/justica_e_redacao_04.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1951/justica_e_redacao_05.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1954/justica_e_redacao_06.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1957/justica_e_redacao_07.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1960/justica_e_redacao_08.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1963/parecer_n._009_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1964/justica_e_redacao_10.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1967/justica_e_redacao_11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1970/justica_e_redacao_12.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1973/justica_e_redacao_13.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1976/justica_e_redacao_14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1979/justica_e_redacao_15.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1994/justica_e_redacao_16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1996/justica_e_redacao_17.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1998/cpjr_18.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2000/justica_e_redacao_19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2003/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2006/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2009/justica_e_redacao_22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2012/justica_e_redacao_23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2015/justica_e_redacao_24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2017/justica_e_redacao_25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2018/justica_e_redacao_26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2020/justica_e_redacao_27.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2022/cpjr_28.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2041/justica_e_redacao_29.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2055/justica_e_redacao_30.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2056/justica_e_redacao_31.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2057/parecer_cpjr_32.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2058/justica_e_redacao_33.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2059/justica_e_redacao_34.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2060/justica_e_redacao_35.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2061/justica_e_redacao_36.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2062/justica_e_redacao_37.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2063/justica_e_redacao_38.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2285/cpjr_39.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2175/cpjr_40.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2176/cpjr_41.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2284/cpjr_42.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2177/cpjr_43.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/parecer_cpjr_046.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2096/parecer_47_justics.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2119/parecer_justica_e_redacao_48.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2115/parecer_justica_e_redacao__50.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2121/parecer_justica_e_redacao_51.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2108/parecer_justica_e_redacao_052.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2109/parecer_justica_e_redacao_53.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2110/parecer_justica_e_redacao_54.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2118/parecer_justica_e_redacao_55.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2111/parecer_justica_e_redacao_56.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2112/parecer_justica_e_redacao_57.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2116/parecer_58.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2113/parecer_justica_e_redacao_59.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2114/parecer_justica_e_redacao_60.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2140/parecer_61.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2141/justica_e_redacao.62.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2150/justica_e_redacao_63.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2145/justica_e_redacao_64.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2149/justica_e_redacao_65.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2160/justica_e_redacao_66.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2161/justica_e_redacao_67.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2162/justica_e_redacao_68.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2169/justica_e_redacao_69.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2172/justica_e_redacao_70.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2185/justica_e_redacao_71.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2197/justica_e_redacao_72.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2198/justica_e_redacao_73.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2210/justica_e_redacao_74.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2217/justica_e_redacao_75.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2218/justica_e_redacao_76.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2231/parecer_justica_e_redacao_77.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2232/cpjr_78.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2242/parecder_079_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2246/parecer_080_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2243/parecer_081_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2286/parecer_082_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2306/cpjr_83.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2309/cpjr_84.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2308/cpjr_85.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2312/cpjr_86.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2315/cpjr_87.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2338/cpjr_88.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2328/cpjr_89.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2320/cpjr_90.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2323/cpjr_91.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2324/cpjr_92.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2332/cpjr_93.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2335/cpjr_94.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2347/cpjr95.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2341/cpjr96.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2344/cpjr_97.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2353/parecer_98.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2356/parecer_99.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2359/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2369/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2372/parecer_102_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2375/parecer_103_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2383/justica_e_redacao_104.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2392/cpjr_106.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2411/cpjr_107.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2412/cpjr_108.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2413/cpjr_109.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2421/cpjr_110.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2424/cpjr_111.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2434/cpjr_112.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2438/cpjr_113.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2443/cpjr_114.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2454/parecer_justica_red_115.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2455/parecer_justica_red_116.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2460/parecer_justica_red_117.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2464/parecer_justica_red_118.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2457/parecer_justica_red_119.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2475/cpjr_120.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2476/cpjr_121.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2482/cpjr_122.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2495/cpjr_123.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2498/cpjr_124.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2515/parecer_112_orcamento_financas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2508/parecer_126_justica_redacao_23.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2505/cpjr_127.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2543/cpjr_128.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2529/cpjr_129.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2546/cpjr_131.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2549/cpjr_132.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2538/cpjr_134.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1923/orcamento_e_financas_01_-_copia.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1943/orcamento_e_financas_02_-_copia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1946/orcamento_e_financas_03.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1949/orcamento_e_financas_04.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1952/orcamento_e_financas_05.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1955/orcamento_e_financas_06.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1958/orcamento_e_financas_07.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1961/cpof_8.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1965/orcamento_e_financas_09.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1968/orcamento_e_financas_10.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1971/orcamento_e_financas_11.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1974/orcamento_e_financas_12.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1977/orcamento_e_financas_13.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1980/orcamento_e_financas_14.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1981/justica_e_redacao_15.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1997/orcamento_e_financas_16.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1999/orcamento_e_financas_17.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2001/orcamento_e_financas_18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2004/orcamento_e_financas_19.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2007/orcamento_e_financas_20.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2010/orcamento_e_financas_21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2013/orcamento_e_financas_22.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2016/orcamento_e_financas_23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2019/orcamento_e_financas_24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2021/orcamento_e_financas_25.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2023/orcamento_e_financas_26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2042/orcamento_e_financas_27.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2064/orcamento_e_financas_28.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2065/orcamento_e_financas_29.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2066/orcamento_e_financas_30.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2067/orcamento_e_financas_31.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2068/orcamento_e_financas_32.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2070/orcamento_e_financas_34.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2072/orcamento_e_financas_36.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2301/cpof_37.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2300/cpof_38.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2299/cpof_39.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2097/parecer_40_comisao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2124/orcamento_e_financas_48.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2125/orcamento_e_financas_49.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2144/cp__orcamento_e_financas_51_pdf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2143/comissao_permanente__orcamento_e_financas_52.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2151/orcamento_e_financas__53.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2146/orcamento_e_financas_54.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2152/orcamento_e_financas_55.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2163/orcamento_e_financas_56.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2164/orcamento_e_financas_57.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2170/orcamento_e_financas_58.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2173/orcamento_e_financas_59.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2186/orcamento_e_financas_60.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2199/orcamento_e_financas_61.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2200/orcamento_e_financas_62.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2211/orcamento_e_financas_63.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2219/orcamento_e_financas_64.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2220/orcamento_e_financas_65.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2233/parecer_orcamento_e_financas_066.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2234/cpof_67.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2292/cpof_68.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2247/parecer_069_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2257/cpof_70.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2269/cpof_71.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2287/parecer_072_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2288/cpof_73.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2307/cpof_74.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2310/cpof_75.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2316/cpof_76.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2317/cpof_77.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2329/cpof_78.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2321/cpof_79.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2331/cpof_80.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2325/cpof_81.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2333/cpof_82.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2337/cpof_83.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2342/cpof_84.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2345/cpof85.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2354/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2363/parecer_87.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2360/parecer_88.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2373/parecer_089_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2376/parecer_090_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2384/orcamento_e_financas_91.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2385/orcamento_e_financas_92.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2393/cpof_93.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2414/cpof_94.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2417/cpof_95.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2416/ordem_do_dia_ordinaria_02_10_2023.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2422/cpof_97.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2425/cpof_98.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2435/cpof_99.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2439/cpof_100.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2442/cpof_101.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2459/parecer_justica_red_119.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2466/parecer_orc_e_fin_103.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2456/parecer_orc_e_fin_104.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2462/parecer_orc_e_fin_105.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2477/cpof_106.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2480/cpof_107.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2496/cpof_108.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2499/cpof_109.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2516/cpof_110.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2509/cpof_111.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2512/cpof_112.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2544/cpof_113.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2530/cpof_114.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2547/cpof_116.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2550/cpof_117.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2539/cpof_118.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1944/parecer_01_saude.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_02_saude.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1982/parecer_03_saude.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1995/parecer__04_saude.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2002/parecer_05_saude.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2005/parecer_06_saude.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2008/parecer_07_saude.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2011/parecer_08_saude.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2014/parecer_09_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2073/cpesas_10.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2074/cpesas_11.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2075/cpesas_12.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2098/parecer_14_saude.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2142/comissao_permanente_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2351/cpesas_16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2171/educacao_saude_e_assistencia_social_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2212/educacao_saude_e_assistencia_social_18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2248/parecer_022_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2270/cpesas_23.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2289/cpesas_24.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2311/cpesas_25.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2314/cpesas_26.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2318/cpesas_27.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2330/cpesas_28.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2322/cpesas_29.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2327/cpesas_30.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2334/cpesas_31.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2336/cpesas_32.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2346/cpesas_33.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2355/parecer_34.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2361/parecer_35.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_036_educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2394/cpesas_37.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2418/cpesas_38.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2419/cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2463/parecer_ed_sau_ass_soc_41.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2467/parecer_ed_sau_ass_soc_42.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2468/parecer_ed_sau_ass_soc_43.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2461/parecer_ed_sau_ass_soc_44.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2478/cpesas_45.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2481/cpesas_46.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2497/cpesas_47.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2500/cpesas_48.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2517/cpesas_49.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2510/cpesas_50.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2513/cpesas_51.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2545/cpesas_52.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2548/cpesas_53.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2551/cpesas_54.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2540/cpesas_55.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2222/parecer_previo_tce_ro_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1918/edital_eleicao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2391/oficio_001-asprofam-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/1921/portaria_1007.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2082/portaria_1035.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2047/convocacao_de_suplente_vereador.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2486/convocacao_de_suplente_vereador_i.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2488/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2184/nova_redacao_projeto_1313_refis.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2503/proposta_de_emenda_a_lei_organica_no_09.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2023/2489/diploma_suplente_vereador_pcdob.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H582"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>