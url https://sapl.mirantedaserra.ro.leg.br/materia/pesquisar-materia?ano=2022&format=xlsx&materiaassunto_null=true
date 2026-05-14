--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,5404 +54,5404 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de lei nº 169 de 2022 "Dispõe sobre alteração na lei nº 914 de 08 de março de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>José Carlos Pereira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_no_1142-2022-_revisao_anual_dos_vencimentos_dos_servidores_.1_-_camara.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_no_1142-2022-_revisao_anual_dos_vencimentos_dos_servidores_.1_-_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1142/2022 "Dispõe sobre a Revisão Geral Anual dos Subsídios e Vencimentos dos Agentes Públicos e Servidores Públicos Municipais e dá Outras Providências".</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no1143__procurador_serra_previ.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no1143__procurador_serra_previ.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.143/2022 "Altera Nomenclatura do Cargo de Assessor Jurídico do Instituto de Previdência Social dos Servidores de Mirante da Serra e dá Outras Providências".</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei__autoriza_processo_seletivo_1144.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei__autoriza_processo_seletivo_1144.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.144/2022 " Autoriza a Contratar por Prazo Determinado mediante processo Seletivo Simplificado, para atender necessidade de Excepcional interesse Público e suprir falta Emergencial de pessoal até a realização de Concurso Público e dá Outras Providências".</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_no_1145_-_abre_credito_especial_por_excesso_de_arrecadacao_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_no_1145_-_abre_credito_especial_por_excesso_de_arrecadacao_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1145/2022 "Autoriza a Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente com Criação de Projeto/Ação CV para Construção de Quadra Esportiva com Grama Sintética, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_1146_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_1146_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1146/2022 "Autoriza a Abertura de Crédito Adicional Especial por  Superávit Financeiro no Exercício Anterior, com Criação de Projeto/Ação e Elemento de Despesas, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_no_1147_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_no_1147_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1147/2022 "Dispõe Sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiros no Exercício Anterior, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_no_1149_-_abre_credito_especial_por_superavit_financeiro__recuperacao_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_no_1149_-_abre_credito_especial_por_superavit_financeiro__recuperacao_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1148/2022 "Dispõe Sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiros no Exercício Anterior, com Criação de Projeto/Ação para Instalação de Bueiros em Chapa Metálica, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1149/2022 "Dispõe Sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiros no Exercício Anterior, com Criação de Projeto/Ação  CV para Recuperação de Estradas Vicinais com Revestimento Primário, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_1150_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_aquisicao_de_insumos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_1150_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_aquisicao_de_insumos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1150/2022 "Dispõe Sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiros no Exercício Anterior, com Criação de Projeto/Ação  CV Aquisição de Insumos para Fabricação de Blocos de Concretos, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_1151_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_construcao_da_garagem.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_1151_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_construcao_da_garagem.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1151/2022 "Dispõe Sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiros no Exercício Anterior, com Criação de Projeto/Ação  CV Construção de Garagem Municipal, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_no_1152_-_abre_credito_especial_com_criacao_de_elemento_de_despesa.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_no_1152_-_abre_credito_especial_com_criacao_de_elemento_de_despesa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1152/2022 "Dispõe Sobre a Criação de Elemento de Despesas para atender o Programa/Ação AÇÕES DE E SERVIÇOS DE SAÚDE EM MÉDIA E ALTA COMPLEXIDADE – RECUROS PRÓPRIOS, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1153/2022 "Autoriza o Poder Executivo Municipal, a firmar Convênio com a Promovida (Associação para a Promoção da Vida, Dignidade e Esperança do Ancião, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1154/2022 "Autoriza Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente com Criação de Projeto/Ação para Aquisição de Equipamentos Agrícolas, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1155/2022 "Dispõe Sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Exercício Anterior, com criação de Projeto/Ação para Aquisição de Equipamentos Agrícolas, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1156/2022 "Dispõe Sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Exercício Anterior, com criação de Projeto/Ação para Aquisição de Equipamentos Agrícolas, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_no_1157_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_notebooks.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_no_1157_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_notebooks.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1157/2022 "Autoriza Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente com Criação de Projeto/Ação CV nº 298/PGR-2021 Aquisição de Notebooks e dá Outras Providências".</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_no_1158_-_abre_credito_especial_por_excesso_de_arrecadacao__recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_no_1158_-_abre_credito_especial_por_excesso_de_arrecadacao__recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1158/2022 "Autoriza Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente com Criação de Projeto/Ação CV nº 191/2021/PJ/DER-RO Para recapeamento do Pavimento Asfáltico em TSD, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no_1159_-_abre_credito_esepcial_por_excesso_de_arrecadacao_covid-19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no_1159_-_abre_credito_esepcial_por_excesso_de_arrecadacao_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1159/2022 "Autoriza a Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, proveniente do Repasse Fundo a Fundo para ações de Enfrentamento do Novo Corona vírus, e da Outras Providências"</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_no_1160_-_abre_credito_por_superavit_financeiro_co-financimento_aps.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_no_1160_-_abre_credito_por_superavit_financeiro_co-financimento_aps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1160/2022 "Dispõe Abertura de Crédito Adicional Especial por superávit Financeiro no Exercício Anterior , com criação de Projeto Ação CO-FINANCIAMENTO DA ATENÇÃO BASICA, e da Outras Providências"</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_no_1161-__2022_-_convenio_com_a_apae.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_no_1161-__2022_-_convenio_com_a_apae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL,A FIRMA CONVÊNIO COM A APAE(ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_1162-22_-_altera_a_lei_715-15_-_plantoes_medicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_1162-22_-_altera_a_lei_715-15_-_plantoes_medicos.pdf</t>
   </si>
   <si>
     <t>ALTERA 4º E ACRESCENTA OS 5º E 6º AO ART. 1º DA LEI 715/2015, QUE AUTORIZA O PODER EXECUTIVO, A CONTRATAR PLANTÕES MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_1163-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_1163-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I,DA LEI 1088/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei__1164-2022_piso_magisteiro_2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei__1164-2022_piso_magisteiro_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I, DA_x000D_
 LEI 301/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_1165-__2022_-_lei_conselho_tutelar_....pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_1165-__2022_-_lei_conselho_tutelar_....pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE MIRANTE DA SERRA E DÀ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_1166_-_abre_credito_especial_por_superavit_cv_aquisicao_de_ambulancia_tipo_c.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_1166_-_abre_credito_especial_por_superavit_cv_aquisicao_de_ambulancia_tipo_c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº151/PGE-2021, PARA AQUISIÇÃO DE UMA AMBULÂNCIA TIPO C., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_1167_-_abre_credito_especial_por_excesso_de_arrecadacao_cv_aquisicao_de_veiculos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_1167_-_abre_credito_especial_por_excesso_de_arrecadacao_cv_aquisicao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COMO CRIAÇÃO DE PROJETO/AÇÃO CV Nº353/PGE-2021 PARA AQUISIÇÃO DE VÉICULOS ULITÁRIOS,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei__1168-2022_reconhecimento_de_divida.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei__1168-2022_reconhecimento_de_divida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1168/2022 "Autoriza Reconhecimento de dívida não empenhada e não Paga no Exercício de 2020 e da Outras Providências"</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_1169-2022_piso_acs_2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_1169-2022_piso_acs_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1169/2022 "Dispõe Sobre Alteração do Anexo II, da Lei 725/2015, e da Outras Providências"</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1479/projeto_de_lei_1170-2022_periculosidade_vigilantes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1479/projeto_de_lei_1170-2022_periculosidade_vigilantes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1170/2022 "Autoriza a Concessão de Adicional de Peculosidade aos Agentes de Portaria e Vigilância, e da Outras Providências"</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_no_1171_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_maquinas_agricolas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_no_1171_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_maquinas_agricolas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1171/2022 "Autoriza a Abertura de Crédito Adicional  Especial por excesso de Arrecadação no Orçamento Vigente com Criação de Projeto/Ação CV para Aquisição de Maquinas e Equipamentos Agrícolas, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_no_1172_-_abre_credito_especial_por_superavit_financeiro_aquisicao_de_veiculo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_no_1172_-_abre_credito_especial_por_superavit_financeiro_aquisicao_de_veiculo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1172/2022 "Dispõe Sobre a Abertura de Crédito Adicional  por Superávit Financeiro no Exercício Anterior,  com Criação de Projeto/Ação CV nº 026/PGE-2021 para Aquisição de Veiculo Utilitário Tipo Pick-Up, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_no_1173_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motocicletas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_no_1173_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motocicletas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1173/2022 "Dispõe Sobre a Abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente com Criação com Criação de Projeto/Ação CV nº 003/PGE-2021 para Aquisição de Motocicletas e dá Outras Providências"</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_no_1174_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_equipamentos_de_laboratorio.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_no_1174_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_equipamentos_de_laboratorio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1174/2022 "Dispõe Sobre a Abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente com Criação com Criação de Projeto/Ação CV Aquisição de Equipamentos de Laboratório e dá Outras Providências"</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_no_1175_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_no_1175_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1175/2022 "Dispõe Sobre a Abertura de Crédito Adicional por Superávit Financeiro no Exercício Anterior, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_1176_-_abre_credito_especial_por_excesso_de_arrecadacao_investimento_fundeb.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_1176_-_abre_credito_especial_por_excesso_de_arrecadacao_investimento_fundeb.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1176/2022 "Dispõe Sobre a Abertura de Crédito Especial por Excesso de Arrecadação no Orçamento Vigente Cria Programa/Ação, Recomposição de Recursos de Investimento Fundeb, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1491/projeto_de_lei_no_1177_-_dispoe_sobre_abertura_de_credito_por_superavit_financeiro_recurso_livre.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1491/projeto_de_lei_no_1177_-_dispoe_sobre_abertura_de_credito_por_superavit_financeiro_recurso_livre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1177/2022 "Dispõe Sobre a Abertura de Crédito Adicional Suplementar  por Superávit Financeiro no Exercício Anterior, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_lei_1178_-2022_-_amortizacao_serra_previ.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_lei_1178_-2022_-_amortizacao_serra_previ.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1178/2022 "Institui o Plano de Amortização para Equacionamento do Déficit Atuarial do Serra Previ - Instituto de Previdência Social dos Servidores Públicos do Município de Mirante da Serra, conforme Diretrizes Emanadas pela Portaria MPS Nº 464/2018, Altera o dispositivos da Lei Municipal nº 727/2018, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei__1179-2022_-_alteracao_lei_831-2017.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei__1179-2022_-_alteracao_lei_831-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1179/2022 "Dispõe Sobre  Alteração do Inciso I, do Art. 2º da Lei 831/2017, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1504/projeto_de_lei_1180-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1504/projeto_de_lei_1180-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1180/2022 “Dispõe sobre a concessão de diária indenizatória aos servidores da secretaria municipal de obras e serviços públicos e motoristas da secretaria municipal de educação, cultura e esportes, que prestem serviços nos feriados e fins de semana e dá outras providências”</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_no_1181_-_abre_credito_por_superavit_financeiro_exercicio_anterior.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_no_1181_-_abre_credito_por_superavit_financeiro_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1181/2022 "Dispõe Sobre a Abertura de Crédito Adicional por Superávit Financeiro no Exercício Anterior, com Criação de Elemento de Despesas, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_1182.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_1182.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1182/2022 "Altera a Lei Municipal nº 1165/2022 de 11 de abril de 2022, e dá Outras Providências"</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de__lei_no_1183.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de__lei_no_1183.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1183/2022 "Autoriza o Poder Executivo abrir no Orçamento Vigente Crédito Adicional Suplementar Proveniente de Superávit Financeiro, e dá Outras Providencias".</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_no_1184.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_no_1184.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1184/2022 "Autoriza o Poder Executivo Abrir no Orçamento Vigente Crédito Adicional Especial Proveniente de Excesso de Arrecadação e anulação de dotação Orçamentária, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_no_1185.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_no_1185.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1185/2022 "Autoriza o Poder Executivo Abrir no Orçamento Vigente Crédito Adicional Especial Proveniente de Excesso de Arrecadação e anulação de dotação Orçamentária, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_no_1186.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_no_1186.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1186/2022 "Autoriza o Poder Executivo Abrir no Orçamento Vigente Crédito Adicional Especial Proveniente de Excesso de Arrecadação e anulação de dotação Orçamentária, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_leiprojeto_de_lei_no_1187.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_leiprojeto_de_lei_no_1187.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1187/2022 "Dispõe Sobre a Instituição do Programa de Recuperação Fiscal de Mirante da Serra - Refis-Municipal e dá Outras Providências".</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_1188.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_1188.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1188/2022 "Dispõe sobre as diretrizes orçamentárias do município de Mirante da Serra para o exercício de 2023, e dá outras providências"</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1544/projeto_de_lei_no_1189.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1544/projeto_de_lei_no_1189.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1189/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras Providências."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_1190.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_1190.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº1190/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras Providências."</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1545/projeto_de_lei_no_1191.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1545/projeto_de_lei_no_1191.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1191/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras Providências."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1546/projeto_de_lei__1192.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1546/projeto_de_lei__1192.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1192/2022 "Dispõe sobre indenização aos técnicos, auxiliares de enfermagem e demais servidores aptos a acompanhar pacientes, lotados no hospital municipal Samuel Marques dos Santos e dá outras providências."</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_1193.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_1193.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1193/2022 "Altera os caput do art. 1º, art. 2º e caput do art. 3º, da lei 715/2015, que autoriza o poder executivo, a contratar plantões médicos e dá outras providências."</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei_1194-2022_-ampliacao_vagas_seletivo_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei_1194-2022_-ampliacao_vagas_seletivo_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1194/2022 "Altera o anexo I, da Lei 1148/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_1195-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_1195-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1195/2022 "Institui a obrigatoriedade do uso de uniforme escolar na rede municipal de ensino, autoriza a doação de uniformes e materiais escolares e dá outras providências."</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_1.196.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_1.196.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1.196/2022 "Altera a lei municipal nº 524/2011, que dispõe sobre a estrutura administrativa da prefeitura municipal de Mirante da Serra, e dá outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1586/projeto_de_lei_no_1197.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1586/projeto_de_lei_no_1197.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.197/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1606/projeto_de_lei_1.198.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1606/projeto_de_lei_1.198.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1198/2022 "Acrescenta o parágrafo único a lei 362/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_1199.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_1199.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1.199/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1621/projeto_de_lei_no_1200_-abre_credito_especial_por_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1621/projeto_de_lei_no_1200_-abre_credito_especial_por_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1200/2022 "Autoriza o poder executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências."</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no_1201-2022_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no_1201-2022_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1201/2022 "Autoriza o poder executivo municipal, a firmar convênio com a associação de árbitros de Nova União - RO e dá outras providências</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1608/projeto_de_lei_no_1202_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1608/projeto_de_lei_no_1202_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1202/2022 " Autoriza o poder executivo abrir orçamento vigente de crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências."</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1622/projeto_de_lei_no_1203-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1622/projeto_de_lei_no_1203-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1203/2022 "Dispõe sobre reestruturação do regime próprio de previdência social do município de Mirante da Serra/RO e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_no_1205_-_dispoe_sobre_o_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_no_1205_-_dispoe_sobre_o_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1205/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outra providências".</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1644/projeto_de_lei_no_1206_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1644/projeto_de_lei_no_1206_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1206/2022 "Autoriza o Poder Executivo abrir orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras providências".</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_de_lei_no_1207_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_de_lei_no_1207_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1207/2022 "Dispõe sobre remanejamento orçamentário para atender complementação de repasse ao poder legislativo referente ao exercício de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_no_1208_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_no_1208_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1036 CV para implantação de iluminação pública da Av. dos Migrantes e dá outras providências".</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no_1209_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no_1209_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1037 CV para aquisição de um veículo utilitário tipo Pick-Up e dá outras providências".</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei__no_1210_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei__no_1210_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1038 CV para implantação de estacionamento na sede da prefeitura e dá outras providências".</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_no_1211_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_no_1211_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, cria o Projeto/1039 CV para aquisição de 02 microtratores e 01 colhedora de milho e dá outras providências".</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no__1212-2022__fixa_piso_acs_2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no__1212-2022__fixa_piso_acs_2022.pdf</t>
   </si>
   <si>
     <t>"FIXA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE ÁS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_no_1213_-_abre_credito_especial_adicional_por_excesso_de_arrecadacao_aquisicao_aparelho_de_raio-x.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_no_1213_-_abre_credito_especial_adicional_por_excesso_de_arrecadacao_aquisicao_aparelho_de_raio-x.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1213 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, cria o projeto/1040 aquisição de aparelho de Raio-X, e dá outras providências".</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_1214_-_abre_credito_especial_por_remanejamento_orcamentaro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_1214_-_abre_credito_especial_por_remanejamento_orcamentaro.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_1215-2022_folga_dia_do_aniversario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_1215-2022_folga_dia_do_aniversario.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1215/2022 "Dispõe sobre concessão de folga ao servidor público municipal no dia do seu aniversário, no âmbito do município de Mirante da Serra, e dá outras providências."</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_1216_-_abre_credito_especial_por_excesso_de_arrecadacao_construcao_de_arquibancada.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_1216_-_abre_credito_especial_por_excesso_de_arrecadacao_construcao_de_arquibancada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1216/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_1217_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motoniveladora.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_1217_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motoniveladora.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1217/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação e anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_1218-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_1218-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.218 "Dispõe sobre a denominação do Viveiro Municipal de Mirante da Serra, como Viveiro Jandira Velozo da Paixão e dá outras providências".</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_1219-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_1219-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.219 "Dispõe sobre o processo de escolha dos diretores e vices das instituições de ensino da rede pública municipal do município de Mirante da Serra".</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_1220_-_loa_2023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_1220_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 1.220 "Estima a receita e fixa despesa do orçamento fiscal do município de Mirante da Serra para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_1221-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_1221-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.221/2022 "Autoriza o Poder Executivo abrir no orçamento vigente - alteração na LOA-Lei Orçamentária Anual para o exercício de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_1222-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_1222-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.222/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar por anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_1223-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_1223-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.223/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar proveniente de excesso de arrecadação no orçamento vigente, e dá outras Providências".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_1224-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_1224-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.224/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_1225-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_1225-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.225/2022 "Autoriza o Poder Executivo municipal, a firmar termo de acordo, confissão e parcelamento de dívida com a energisa e dá outras providências".</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_1226_-_abre_credito_especial_por_anulcao_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_1226_-_abre_credito_especial_por_anulcao_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1226/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências".</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_1227_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_1227_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1227/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências."</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_1228_-_abre_credito_especial_por_excesso_de_arrecadacao_recurso_pre-sal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_1228_-_abre_credito_especial_por_excesso_de_arrecadacao_recurso_pre-sal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1228/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, cria o Projeto/1043 BAP - Bônus Assinatura Petróleo, e dá outras providências."</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_1229_-_dispoe_sobre_abertura_de_credito_por_excesso_de_arrecadacao_transporte_escolar.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_1229_-_dispoe_sobre_abertura_de_credito_por_excesso_de_arrecadacao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1229/2022 "Dispõe sobre a abertura de crédito adicional suplementar por excesso de arrecadação, na estrutura da Lei nº1142, de 22 de dezembro de 2021 - Lei orçamentária anual do município de exercício de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_1230_-_dispoe_sobre_a_abertura_de_credito_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_1230_-_dispoe_sobre_a_abertura_de_credito_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.230/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro com criação de Elemento de Despesas, e dá outras providências".</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_1231_-_abre_credito_especial_por_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_1231_-_abre_credito_especial_por_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.231/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de Elemento de Despesa, e dá outras providências".</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_1232_-_altera_a_lei_municipal_no_1185-2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_1232_-_altera_a_lei_municipal_no_1185-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1232/2022 "Altera a Lei Municipal nº 1185/2022 de 31 de maio de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_1233_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_1233_-_dispoe_sobre_remanejamento_orcamentario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1233/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_no_1234-2022_imovel_legal.doc</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_no_1234-2022_imovel_legal.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº1234/2022 "Dispõe sobre a implantação e execução do projeto de regularização fundiária meu imóvel legal, em áreas do setor chacareiro, localizadas no perímetro urbano do município de Mirante da Serra/RO e dá outras providências".</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_1235-2022_autorizacao_uso_predio_publico_rodoviaria_dos_colonos.docx</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_1235-2022_autorizacao_uso_predio_publico_rodoviaria_dos_colonos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº1235/2022 "Autoriza o uso de área pública municipal da rodoviária do município e dá outras providências'.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_1.236__-_nao_podera_utilizar_adicionais_e_gratificacoes_para_fins_de_complemento_salario_minimo.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_1.236__-_nao_podera_utilizar_adicionais_e_gratificacoes_para_fins_de_complemento_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1236/2022 "Dispõe sobre a utilização de gratificações e adicionais para fins de complementação do salário mínimo e dá outras providências".</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_1.237__-_concedendo_adicional_de_periculosidade_aos_agentes_de_portaria_e_vigilancia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_1.237__-_concedendo_adicional_de_periculosidade_aos_agentes_de_portaria_e_vigilancia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1237/2022 "Dispõe sobre a concessão de adicional de periculosidade e dá outras providências".</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_1.238__-_alterando_a_lei_296-04_-_nivel_vi.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_1.238__-_alterando_a_lei_296-04_-_nivel_vi.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1238/2022 "Dispõe sobre alterações da Lei 296/2004 e dá outras providências".</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_1.239__-_parceria_com_ceeja_educacao_de_jovens_e_adultos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_1.239__-_parceria_com_ceeja_educacao_de_jovens_e_adultos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1239/2022 "Autoriza a realização de parcerias com o estado de Rondônia para a educação de jovens e adultos e dá outras providências".</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_1240.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_1240.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1240/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, Cria o Projeto 1044 Aquisição de uma Motoniveladora, e dá outras providências."</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_1241.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_1241.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1241/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro exercício anterior, com criação de elementos de despesas, e dá outras providências."</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_no_1242.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_no_1242.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1242/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras Providências".</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_1243.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_1243.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1243/2022 "Autoriza o Poder Executivo municipal a firmar convênio com Associação de Produtores de Alimentos Orgânicos Naturais - APAON, Associação do povo indígena Amondawa, Associação dos produtores rurais da oitenta e quatro - ASPRUOQ, Associação de produtores rurais Liderança localizada na gleba 09 do assentamento Padre Ezequiel, Associação GRUTA linha 72, Grupo rural união e trabalho em associativismo, e dá outras providências".</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_1244.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_1244.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº1244/2022 "Altera o § 1º, da lei 1220/2022 e dá outras providências".</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_no_1245.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_no_1245.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1245/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de superávit financeiro no exercício anterior, e dá outras providências".</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_no_1246.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_no_1246.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1246/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de excesso de arrecadação, e dá outras providências".</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_1247.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_1247.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1246/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_1248.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_1248.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº1248/2022 "Dispõe sobre a denominação da Quadra Esportiva com Grama Sintética de Mirante da Serra, como Quadra Jasi (Jasiel Oliveira da Silva) e dá outras providências".</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_no_1249.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_no_1249.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1249/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária com criação de elemento de despesa, e dá outras providências".</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_1250.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_1250.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1250/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências".</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1873/projeto_de_lei_no_1251.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1873/projeto_de_lei_no_1251.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1251/2022 "Dispõe sobre a revisão do Plano Plurianual - PPA 2022-2025, instituído pela Lei Municipal nº 1135 de 14 de dezembro de 2021."</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_1252.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_1252.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1252/2022 "Dispõe sobre a revisão das metas e riscos fiscais previstos na LDO 2023 e da outras providências."</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_no_1253.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_no_1253.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1253/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e da outras providências".</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1880/projeto_de_lei_no_1254.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1880/projeto_de_lei_no_1254.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1254/2022 "Dispõe sobre a autorização para repasse de custeio na modalidade fundo a fundo, em favor da APAE - Associação de Pais e Amigos dos Excepcionais no valor de R$100.000,00 (Cem mil reais) e dá outras providências".</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_no_1256.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_no_1256.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1256/2022 "Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, proveniente de anulação de dotação orçamentária, e dá outras providências."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_1257.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_1257.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1257/2022 "Autoriza o Poder Executivo municipal a doar 1500 (mil e quinhentos) telhas de barro usadas e ripas de madeira a associação dos produtores rurais do acampamento Fidel Castro II e dá outras providências."</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_1258.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_1258.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1258/2022 "Fica em extinção o Regime Próprio de Previdência Social do município de Mirante da Serram extingue a autarquia SERRA _x000D_
 PREVI, cria o Fundo Previdenciário de Mirante da Serra, disciplina o funcionamento e as regras de concessão de benefícios de pensão e aposentadoria aos servidores que possuíam direito adquirido até o dia anterior á data da entrada em vigor dessa lei e dá outras providências."</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_-_1259.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_-_1259.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1259/2022 "Altera a lei municipal nº 524/2011 e inclui o fundo previdenciário de Mirante da Serra na estrutura administrativa da Prefeitura municipal."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E A</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01/2022 "Dispõe sobre alteração no projeto de lei nº 1238/2022, e dá outras providências.'</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>E M</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_modificativa_002__2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_modificativa_002__2022.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.165/2022 “ESTABELECE A ESTRUTURA E O_x000D_
 FUNCIONAMENTO DO CONSELHO TUTELAR DE MIRANTE DA SERRA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1725/emenda_modificativa_003_projeto_1215_2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1725/emenda_modificativa_003_projeto_1215_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2022.  AO PROJETO DE LEI N 1215/2022 “DISPÕE SOBRE CONCESSÃO DE FOLGA AO SERVIDOR PÚBLICO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>E S</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1726/emenda_supressiva_001_1215_2022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1726/emenda_supressiva_001_1215_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 001/2022.  AO PROJETO DE LEI N 1215/2022 “DISPÕE SOBRE CONCESSÃO DE FOLGA AO SERVIDOR PÚBLICO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>P D L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CPOF - COMISSAO PERMANENTE DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_decreto_legislativo_164.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_decreto_legislativo_164.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, EXERCICIO DE 2020, DE RESPONSABILIDADE DO SENHOR ADINALDO DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>P L L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_n._169_md.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_n._169_md.pdf</t>
   </si>
   <si>
     <t>Projeto de lei legislativo nº169/2022 "Dispõe sobre alteração na lei nº 914 de 08 de março de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E CONSERVAÇÃO DA SINALIZAÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DOS MUNICÍPIO.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>"Institui feriado municipal o dia 8 de março, dia internacional da mulher no município de Mirante da Serra, e dá outras providências".</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_n._173.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_n._173.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 173 "Dispõe sobre alteração nas leis nº 914/2022, 915/2022 e nº 1053/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>P R L</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 064/2022 "Dispõe Sobre a Revisão Geral anual dos Servidores Públicos e Agentes Políticos do Poder Legislativo do Município de Mirante da Serra, e dá Outras Providências".</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_resolucao_-_comissoes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_resolucao_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa n° 065/2022 "Altera o artigo 1° da resolução legislativa n° 061/2021, e dá outras providências".</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1719/04._projeto_de_resolucao_n._66_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1719/04._projeto_de_resolucao_n._66_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROPAGANDA ELEITORAL NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL PARA AS ELEIÇÕES DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa 68/2022 "Dispõe sobre alteração na resolução nº 64/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 69/2022 "Dispõe sobre alteração da resolução nº 64/2022, e dá outras providências".</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Jozimar Souza Nerys "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1400/req__001.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1400/req__001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0001/GV/JSN/RO/22.   "REQUER: “QUE SEJA TAPADO UM BURACO ENORME QUE DANIFICOU O ASFALTO NA RUA TIRADENTES ESQUINA COM A AVENIDA DOS MIGRANTES"</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1401/req_002.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1401/req_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0002/GV/JSN/RO/22.  "REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DO ASFALTO DA AVENIDA CASTELO BRANCO E QUE SEJA LIMPADO AS BOCAS DAS ENTRADAS DA TUBULAÇÃO DE ESGOTO”.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Hilton Emerick de Paiva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1402/req_003.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1402/req_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/GV/HEP/RO/22.   "REQUER: “QUE SEJA INSTALADA UMA ACADEMIA NA SEDE DA ASSOCIAÇÃO ASPRUNSMIG NA LINHA ELETRÔNICA”.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1403/req_004.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1403/req_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/GV/HEP/RO/22.  "REQUER: “QUE SEJAM COLOCADAS PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_daniel_andrade_005.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_daniel_andrade_005.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM COLOCADAS PLACAS DE_x000D_
 IDENTIFICAÇÃO NAS LINHAS VICINAIS_x000D_
 DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_006-2022_-_adineudo_e_daniel.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_006-2022_-_adineudo_e_daniel.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO EM ÂMBITO_x000D_
 MUNICIPAL O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL – REFIS, PARA O_x000D_
 EXERCÍCO DE 2022”</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cristiano Correa da silva</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_cristiano_007.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_cristiano_007.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITO RECAPEAMENTO DA_x000D_
 AVENIDA DOS MIGRANTES QUE DÁ_x000D_
 ACESSO AO QUARTEL DA POLÍLICA_x000D_
 MILITAR</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1407/requerimento_cristiano_008.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1407/requerimento_cristiano_008.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE 1.500 METROS DE_x000D_
 CALÇADAS NO ESTÁDIO MUNICIPAL_x000D_
 OSMAR FERNANDES DE BRITO</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1408/requerimento_paulo_roberto_009.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1408/requerimento_paulo_roberto_009.pdf</t>
   </si>
   <si>
     <t>“A RECUPERAÇÃO DE 02 PONTES_x000D_
 SOBRE O RIO URUPÁ, COM EXTENSÃO_x000D_
 DE 50 METROS CADA UMA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1412/req_adineudo_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1412/req_adineudo_11.pdf</t>
   </si>
   <si>
     <t>APLICAÇÃO DO PISO SALARIAL AOS_x000D_
 PROFESSORES MAGISTÉRIO DE_x000D_
 NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1413/requerimento_daniel_andrade_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1413/requerimento_daniel_andrade_14.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A REFORMA NO PÁTIO_x000D_
 COBERTO DA ESCOLA JORGE DE LIMA</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_daniel_andrade.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_daniel_andrade.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DESMEMBRADO A SECRETARIA DE ESPORTE, DA SECRETARIA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1454/requerimento_daniel_andrade.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1454/requerimento_daniel_andrade.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA CONSTRUÍDA UMA PASSARELA,_x000D_
 SEJA FEITO A INSTALAÇÃO ELÉTRICA E_x000D_
 REPAROS NO TELHADO NA ESCOLA_x000D_
 MUNICIPAL ARQUIMEDES FERNANDES”.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1455/requerimento_hilton_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1455/requerimento_hilton_19.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM BOTA DENTRO NAS_x000D_
 LINHAS E TRAVESSÕES DE NOSSO_x000D_
 MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1456/requerimento_hilton_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1456/requerimento_hilton_20.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM TERMO DE_x000D_
 COOPERAÇÃO COM O MUNICÍPIO DE_x000D_
 JARU ”.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Cristiano Correa da Silva "Kiti do Esporte"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1471/req_021.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1471/req_021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/GVS/CCS e LBS/RO/22.      REQUER: “QUE SEJA FEITO A REALIZAÇÃO DE CAMPEONATO MUNICPAL EM MAIO/2022”.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1482/requerimento_04-04.3.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1482/requerimento_04-04.3.pdf</t>
   </si>
   <si>
     <t>REQUER: “UM CELULAR PARA O ATENDIMENTO, E_x000D_
 QUE SEJA COLOCADO UM GUARDA PARA O_x000D_
 POSTO NARCISO FERREIRA”.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1483/requerimento_04-04.2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1483/requerimento_04-04.2.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O PATROLAMENTO E_x000D_
 CASCALHAMENTO DAS RUAS NÃO_x000D_
 PAVIMENTADAS EM NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1484/requerimento_04-04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1484/requerimento_04-04.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE A EMPRESA DE SERVIÇO DE_x000D_
 SANEAMENTO BÁSICO CUMPRA COM AS_x000D_
 OBRIGAÇÕES QUE ESTÁ NO CONTRATO”.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1500/req026jsn.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1500/req026jsn.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE AS AUDIÊNCIAS PÚBLICAS PARA_x000D_
 PRESETAÇÃO DE CONTAS, SEJAM_x000D_
 REALIZADAS NO PERÍODO NOTURNO”.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1501/req027hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1501/req027hep.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A MUDANÇA DA SEDE DO_x000D_
 CONSELHO TUTELAR DE NOSSO_x000D_
 MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1502/req028hep.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1502/req028hep.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DA_x000D_
 PONTE SOBRE O RIO TRINCHEIRA,_x000D_
 LOCALIZADA NA LINHA 78”.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento29.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A REFORMA DO PRÉDIO_x000D_
 DO CONSELHO TUTELAR”.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento30.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE INTERCEDA JUNTO A PARTE_x000D_
 COMPETENTE PARA QUE SEJA FEITO A_x000D_
 RECUPERAÇÃO URGENTE DA RO 010, ENTRE_x000D_
 MIRANTE DA SERRA E TARILÂNDIA”.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1522/requerimento31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1522/requerimento31.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA REALIZADO UM LEILÃO DOS_x000D_
 BENS INSERVIVEIS DO MUNICÍPIO DE_x000D_
 MIRANTE DA SERRA”.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1524/requerimento32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1524/requerimento32.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DOS CAMINHÕES PIPA DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Daniel Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1566/req_033.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1566/req_033.pdf</t>
   </si>
   <si>
     <t>REQUER "A COMPRA DE UMA LAVADOURA DE ALTA PRESSÃO (LAVA JATO) PARA UNIDADE MISTA DE SAÚDE SAMUEL MARQUES DOS SANTOS"</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Adineudo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1567/req_034.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1567/req_034.pdf</t>
   </si>
   <si>
     <t>REQUER ''RELATÓRIO DE GASTOS COM PEÇAS E MÃO DE OBRAS, DISCRIMINADOS POR VEICULOS COM SUAS REFERIDAS PLACAS, DA SECRETARIA DE OBRAS REFERENTES AOS ANOS DE 2021/2022"</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Hilton Emerick de Paiva "Cagado"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1583/req_0035.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1583/req_0035.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO O PATROLAMENTO DA LINHA 72 EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/req_037.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/req_037.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA ACIONADA A EMPRESA DE SANEAMENTO BÁSICO, PARA QUE FAÇA O ATERRO E DÊ CONDÇÕES DE TRÁFEGO NA RUA SÃO PAULO”.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_eleicao_das_comissoes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_eleicao_das_comissoes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/CCS/CMMS/2022   "REQUER REGISTRO PARA CONCORRER OS CARGOS DAS COMISSÕES PERMANENTES PARA COMPLETAR O BIÊNIO DE 2021/2022”.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Martinho Freire da Silva "Martins"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_eleicao_das_comissoes_-.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_eleicao_das_comissoes_-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/MFS/CMMS/2022   "REQUER REGISTRO PARA CONCORRER OS CARGOS DAS COMISSÕES PERMANENTES PARA COMPLETAR O BIÊNIO DE 2021/2022”.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1618/req_40.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1618/req_40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/GV/DA/RO/22.   "REQUER: “QUE SEJA FEITO O PATROLAMENTO EM TODOS OS TRAVESSÕES DE CHÁCARAS, COMEÇANDO PELO KM 51”.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1619/req_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1619/req_41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/GV/HEP/RO/2022.  REQUER: “QUE SEJA FEITO O PATROLAMENTO DAS LINHAS 80 E 84, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Willian Sanches "Willian Parafusos"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1620/req_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1620/req_42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 042/GV/WS/RO/2022.  REQUER: “A CONSTRUÇÃO DE DUAS LOMBADAS COM SUAS DEVIDAS SINALIZAÇÕES, NA LINHA 81, KM 59, PRÓXIMO A ANTIGA RÁDIO PLANETA”.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Jozimar Sousa Nerys  "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1640/req__43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1640/req__43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 043/GV/JSN/RO/2022.  REQUER: “QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA QUE A EMPRESA TERMINE O SERVIÇO DAS CALÇADAS DA AVENIDA MARECHAL CASTELO BRANCO”.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1636/req__044.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1636/req__044.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 044/GV/JSN/RO/2022. REQUER: “QUE SEJA RETIRADO ENTULHOS NA LINHA 72, EM FRENTE A CASA DO _x000D_
 PROFESSOR PEDRO”.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1638/req__045.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1638/req__045.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 045/GV/JSN/RO/2022. REQUER: “A CONSTRUÇÃO DE LOMBADAS E SUAS DEVIDAS SINALIZAÇÕES EM ALGUMAS RUAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1639/req_046.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1639/req_046.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 046/GV/AA/RO/2022.  REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DO TRAVESSÃO QUE _x000D_
 DÁ ACESSO A ALDEIA INDÍGENA DO POVO AMONDAWA”.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Paulo Roberto da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1659/req_049.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1659/req_049.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 049/GVs/PRP/LBS/WS/RO/22, “REQUER A CONVOCAÇÃO DO SECRETÁRIO DE OBRAS, DA COMISSÃO DE FISCALIZAÇÃO DE OBRAS DO SANEAMENTO BÁSICO, DO ENGENHEIRO RESPONSÁVEL/REPRESENTANTE LEGAL DA EMPRESA DE OBRAS DE SANEAMENTO BÁSICO DO MUNICÍPIO DE MIRANTE DA SERRA”.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>LEITURA DO REQUERIMENTO Nº 50/GP/CMMS/2022 “REQUER QUE O PREFEITO ENVIE UM CÓPIA DE TODOS OS CARGOS COMISSIONADOS DE TODAS AS SECRETARIAS, BEM COMO, LOCAL ONDE ESTÃO DE FATO DESENVOLVENDO SUAS FUNÇÕES”.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1686/req_51.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1686/req_51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 051/GV/HEP/RO/2022.    REQUER: “QUE SEJAM COLOCADAS PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1687/req_52.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1687/req_52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 052/GV/HEP/RO/2022.     REQUER: “QUE SEJA FEITO A PODA DAS ÁRVORES, EM NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1688/req_53.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1688/req_53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 053/GV/AA/RO/2022.    REQUER: “PLANILHA DE SERVIÇO REALIZADO E VALORES GASTOS COM A PATROL QUE QUEIMOU, REFERENTE AOS ANOS DE 2021 E 2022, ATÉ DATA ANTERIOR AO FATO ACONTECIDO”.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1689/req_54.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1689/req_54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 055/GV/PRP/RO/2022.  REQUER: “QUE SEJA FEITO O PATROLAMENTO LINHA 66, ENTRE OS MUNICÍPIOS DE MIRANTE DA SERRA E ALVORADA DO OESTE”.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1690/req_55.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1690/req_55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 055/GV/PRP/RO/2022.      REQUER: “QUE SEJA FEITO O PATROLAMENTO LINHA 66, ENTRE OS MUNICÍPIOS DE MIRANTE DA SERRA E ALVORADA DO OESTE”.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1701/req_057.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1701/req_057.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057/GV/DA/RO/22.       "REQUER: “QUE SEJA COMPRADO LIXEIRAS SELETIVAS E DISTRIBUIDO PARA A POPULAÇÃO DA ÁREA URBANA”.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1702/req_058.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1702/req_058.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 058/GV/HEP/RO/2022.    REQUER: “A CONSTRUÇÃO DE ESTACIONAMENTO EM FRENTE A UNIDADE MISTA DE SAÚDE SAMUEL MARQUES DOS SANTOS”.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1703/req_59.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1703/req_59.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/GV/AA/RO/2022.   REQUER: “A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E DA DIRETORA DA ESCOLA MUNICIPAL JORGE DE LIMA, PARA PRESTAR ESCLARECIMENTOS SOBRE O POSSÍVEL FECHAMENTO E A MUDANÇA DE ALUNOS PARA A ESCOLA DUQUE DE CAXIAS”.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1705/req__60.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1705/req__60.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 060/GV/JSN/RO/2021.   RQUER: “UM CELULAR PARA O ATENDIMENTO, NO POSTO DE SAÚDE NARCISO FERREIRA”.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1706/req__61.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1706/req__61.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 061/GV/JSN/RO/2021.    REQUER: “QUE SEJA FEITO A RECONSTRUÇÃO DO BLOQUETEAMENTO NA RUA TIRADENTES”.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1707/req_62.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1707/req_62.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 062/GV/AA/RO/2022.             REQUER: “QUE SEJA COLOCADO A PC, PARA FAZER UM SERVIÇO BOTA DENTRO, COM URGÊNCIA NAS LINHAS 72, 80, 81 E DEMAIS PONTOS CRÍTICOS”.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1708/req_63.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1708/req_63.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 063/GV/HEP/RO/2022.    REQUER: “QUE SEJA COLOCADO ILUMINAÇÃO PÚBLICA NAS RUAS ONDE A ENERGISA FEZ A EXPANSÃO DE REDES EM NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1709/req_64.docx.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1709/req_64.docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 064/GV/HEP/RO/2022.      REQUER: “QUE SEJA CONVOCADO UMA AUDIÊNCIA PÚBLICA PARA DISCUSSÃO SOBRE O PROJETO DE LEI Nº 1203/2022”.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1713/req__65.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1713/req__65.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/GV/JSN/2022 REQUER “QUE SEJA FEITO A RECUPERAÇÃO DO TRAVESSÃO QUE DÁ ACESSO A ALDEIA INDÍGENA TRINCHEIRA DO POVO AMONDAWA”.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1714/req_66.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1714/req_66.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 066/GV/AA/RO/2022.   REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DAS PONTES SOBRE O RIO URUPÁ, LOCALIZADAS NA LINHA 58, E NA LINHA 66”.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1729/req_67.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1729/req_67.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 067/GV/AA/RO/2022.       REQUER: “QUE SEJA CONSTRUÍDO EM CONCRETO AS BOCAS DOS BUEIROS DO RIO ESMERIL NA RO 470, DENOMINADA LINHA 81 NO KM 68”.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/req_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/req_68.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 068/GV/AA/RO/2022.      REQUER: “QUE SEJA CONSTRUÍDO EM CONCRETO AS BOCAS DOS BUEIROS DO RIO ESMERIL NA RO 470, DENOMINADA LINHA 81 NO KM 68, CONFORME PARCERIA CELEBRADA ENTRE O DER – RO E A PREFEITURA”.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/req_69.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/req_69.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/GV/AA/RO/2022.        REQUER: “QUE SEJA FEITO O LEVANTAMENTO DE UMA PONTE, O CASCALHAMENTO DO CARREADOR E UM DRENO PARA ESCOAMENTO DE ÁGUA NA PROPRIEDADE DO SENHOR AÉCIO E DONA SANTA LOCALIZADO NA LINHA ELETRÔNICA”.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1740/req_70.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1740/req_70.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/GV/AA/RO/2022.         REQUER: “QUE SEJA PINTADO OS MUROS E PAREDES DE ÓRGÃOS PÚBLICOS DE NOSSO MUNICÍPIO ONDE FORAM PICHADOS POR VÂNDALOS”.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1756/req__71.docx.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1756/req__71.docx.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/GV/JSN/RO/2022.                     _x000D_
 REQUER: “A DOAÇÃO EM COMODATO DA CAMINHONETE FIAT TORO, PERTENCENTE A SECRETARIA DE SAÚDE, PARA A ASSOCIAÇÃO ASPROCONSA”.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1763/req_72.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1763/req_72.pdf</t>
   </si>
   <si>
     <t>REQUER: “A QUEBRA DO INTERSTÍCIO PARA A SEGUNDA VOTAÇÃO DOS PROJETOS DE LEI Nº 1219/2022 E 1221/2022”.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1764/req_73.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1764/req_73.pdf</t>
   </si>
   <si>
     <t>REQUER: “O CUMPRIMENTO DA LEI MUNICIPAL Nº 052/94, QUE _x000D_
 REGULAMENTA O USO DOS VEÍCULOS PÚBLICOS _x000D_
 MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS, BEM _x000D_
 COMO AS SUAS ALTERAÇÕES”.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1784/req_75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1784/req_75.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DISPONIBILIZADO OS TRATORES DA _x000D_
 SECRETARIA DE AGRICULTURA NOS PRÓXIMOS _x000D_
 40 DIAS, PARA TRABALHAR NOS FINAIS DE _x000D_
 SEMANA GRADEANDO TERRA PARA PLANTIO”.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1791/req_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1791/req_76.pdf</t>
   </si>
   <si>
     <t>REQUER: “APÓS O TÉRMINO DO RECAPEAMENTO DO ASFALTO QUE SEJAM PINTADAS AS FAIXAS DE PEDESTRES NAS RUAS DE NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1792/req_077.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1792/req_077.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO UM LEVANTAMENTO EM UM ATERRO LOCALIZADO NO TRAVESSÃO FORMIGA, PRÓXIMO A PROPRIEDADE DO SENHOR MÁRIO E DO SENHOR MANOEL”.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1793/req_078.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1793/req_078.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DISPONIBILIZADO TRÊS ÔNIBUS PARA O TRANSPORTE DE PESSOAS ATÉ O CEMITÉRIO E A INSTALAÇÃO DE 02 TENDAS NO LOCAL, NO DIA DE FINADOS”.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1794/req__da_js_079.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1794/req__da_js_079.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA DISPONIBILIZADO PROFESSORES PARA A ESCOLA ARQUIMEDES FERNANDES E A INSTALAÇÃO DOS APARELHOS DE AR-CONDICIONADO NAS SALAS DE AULA”.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1795/req_080.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1795/req_080.pdf</t>
   </si>
   <si>
     <t>REQUER: “A CONSTRUÇÃO DE LOMBADAS E SUAS DEVIDAS SINALIZAÇÕES NA RUA SÃO PAULO E NA RUA PIAUÍ, EM FRENTE A ESCOLA ARQUIMEDES FERNANDES”.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>REQUER “A QUEBRA DO INTERSTÍCIO PARA A SEGUNDA VOTAÇÃO DOS PROJETOS DE LEI Nº 1225/2022, 1236/2022, 1237/2022 e 1239/2022”.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1799/req_082.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1799/req_082.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE TOME AS DEVIDAS PROVIDÊNCIAS QUANTO A REALIZAÇÃO DE UM SISTEMA DE CONTENÇÃO PARA PROGTEGER OS BUEIROS TUBO ARMCOS, COLOCADOS NO RIO ESMERIL NO KM 68 DA RO 470”.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1822/req_083.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1822/req_083.pdf</t>
   </si>
   <si>
     <t>REQUER: “A LIMPEZA NAS CALÇADAS, RETORNAR AS PLACAS DE SINALIZAÇÃO AOS SEUS LUGARES E LIMPAR AS BOCAS DOS BUEIROS NA AV. MARECHAL CASTELO BRANCO”.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1823/req_084.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1823/req_084.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA REFEITO A ROTATÓRIA DA AV. MARECHAL CASTELO BRANCO COM AV. DOS MIGRANTEES E A CONSTRUÇÃO DE 02 (DOIS) QUEBRA-MOLAS E SUAS DEVIDAS SINALIZAÇÕES”.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no_085.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no_085.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DA EMENDA ADITIVA AO PROJETO DE LEI Nº 1238/2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_86.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_86.pdf</t>
   </si>
   <si>
     <t>REQUER “A RECUPERAÇÃO DA ILUMINAÇÃO DA AVENIDA DOS MIGRANTES”.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_87.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_87.pdf</t>
   </si>
   <si>
     <t>REQUER "A RECUPERAÇÃO DA PONTE LOCALIZADA NA GLEBA 09 DO ASSENTAMENTO PADRE EZEQUIEL".</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_88.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_88.pdf</t>
   </si>
   <si>
     <t>REQUER "A POSSIBILIDADE DE RESOLVER PROBLEMA DA RUA SÃO PAULO COM ATERRO".</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_89.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_89.pdf</t>
   </si>
   <si>
     <t>REQUER “QUE SEJA ELABORADA UMA LEI NA QUAL OS BENS PÚBLICOS, SENDO ELES, VEÍCULOS, EQUIPAMENTOS, IMPLEMENTOS AGRÍCOLAS, ETC., SEJAM AVALIADOS PARA UMA POSSÍVEL CEDÊNCIA AS ASSOCIAÇÕES RURAIS ANTES DE SEREM DECLARADOS INCERVÍVEIS PARA O MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_90.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_90.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO MANUTENÇÃO NA REDE DE ENERGIA ELÉTRICA NA RUA SANTA CATARINA EM NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_91.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_91.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA RECUPERAÇÃO DAS RUAS DA CIDADE ONDE ESTÃO DANIFICADAS DEVIDO AO TRABALHO DA EMPRESA ÓTIMA”.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_92.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_92.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE SEJA FEITO A RECUPERAÇÃO DA PONTE LOCALIZADA NA GLEBA 05, QUE DÁ ACESSO PARA AS GLEBAS 08 E 09”.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_93.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_93.pdf</t>
   </si>
   <si>
     <t>REQUER: “A PERMANÊNCIA DA ESCOLA JORGE DE LIMA NO LOCAL, OU SE A MESMA ESTÁ LOCALIZADA NO MUNICÍPIO DE JARU, QUE SEJA CONSTRUÍDA EM UMA ÁREA DE MIRANTE DA SERRA PRÓXIMA AO MESMO LOCAL”.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1871/requerimento_94.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1871/requerimento_94.pdf</t>
   </si>
   <si>
     <t>REQUER “A CONSTRUÇÃO DE 02 BUEIROS NO TRAVESSÃO QUE LIGA A LINHA 64À 68, E 01 BUEIRO NA LINHA 68 APROXIMADAMENTE 01 KM DEPOIS DO TRAVESSÃO, SENTIDO À LINHA ELETRÔNICA”.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento__adineudo_95.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento__adineudo_95.pdf</t>
   </si>
   <si>
     <t>REQUER: “A DESCRIÇÃO DOS BENS MÓVEIS INSERVÍVEIS QUE FORAM DADO BAIXA CONFORME DECRETO Nº 2821/2020”.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1877/req_096.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1877/req_096.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE A RO 470, DENOMINADA LINHA 81, SEJA RETIRADA DA _x000D_
 PROGRAMAÇÃO DO FITHA E INCLUÍDA NA _x000D_
 PROGRAMAÇÃO DO DER-RO”</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1878/req_097.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1878/req_097.pdf</t>
   </si>
   <si>
     <t>REQUER: “QUE APÓS PATROLADAS AS DEMAIS LINHAS _x000D_
 DO MUNICÍPIO, SEJA FEITO O _x000D_
 PATROLAMENTO DA RO 470, DENOMINADA _x000D_
 LINHA 81”.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CPMP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1429/meio_ambiente_e_pesca.doc_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1429/meio_ambiente_e_pesca.doc_02.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1154/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA AQUISIÇÃO DE_x000D_
 EQUIPAMENTOS E IMPLEMENTOS AGRÍCOLAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1430/meio_ambiente_e_pesca.doc_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1430/meio_ambiente_e_pesca.doc_03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1156/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO AQUISIÇÃO DE_x000D_
 EQUIPAMENTOS AGRÍCOLAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1510/meioambienteepesca04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1510/meioambienteepesca04.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.171/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA AQUISIÇÃO DE_x000D_
 EQUIPAMENTOS AGRÍCOLAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1513/meioambienteepesca05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1513/meioambienteepesca05.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.172/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO ANTERIOR,_x000D_
 COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº 026/PGE-2021 PARA AQUISIÇÃO DE_x000D_
 UM VEÍCULO UTILITÁRIO TIPO PICK-UP, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1532/meioambienteepesca006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1532/meioambienteepesca006.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.177/2022, “DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVITS FINANCEIROS NO_x000D_
 EXERCÍCIO ANTERIOR, NA FONTE DE RECURSO LIVRE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>CPMP - COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1595/parecer_cpmp.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1595/parecer_cpmp.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.197/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇAO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1642/parecer_cposp_008.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1642/parecer_cposp_008.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.188/2022, “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MIRANTE DA SERRA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_cpmp_009.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_cpmp_009.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.202/2022, “AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE DE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA COM CRIAÇÃO DE ELEMENTOS DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1670/parecer_cpmp_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1670/parecer_cpmp_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.211/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1039 CV PARA AQUISIÇÃO DE 02 MICROTRATORES E 01 COLHEDORA DE MILHO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1754/parecer_cpmp_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1754/parecer_cpmp_11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1221/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE – ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1781/parecer_cpmp_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1781/parecer_cpmp_12.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.226/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1866/parecer_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1866/parecer_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2022, DA COMISSÃO PERMANENTE DE MEIO AMBIENTE E PESCA AO PROJETO DE LEI Nº 1.245/2022.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_cpmp_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_cpmp_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1234/2022 “DISPÕE SOBRE A IMPLANTAÇÃO E EXECUÇÃO DO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA MEU IMÓVEL LEGAL, EM ÁREAS DO SETOR CHACAREIRO, LOCALIZADAS NO PERÍMETRO URBANO DO MUNICÍPIO DE MIRANTE DA SERRA/RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1886/parecer_cpmp_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1886/parecer_cpmp_15.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.220/2022, “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_cpmp_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_cpmp_16.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1256/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>Parecer CPOSP</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1432/obras_e_servicos_publicos_2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1432/obras_e_servicos_publicos_2.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1150/2022 “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CV AQUISIÇÃO DE INSUMOS PARA FABRICAÇÃO DE BLOCOS DE CONCRETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1444/obras_e_servicos_publicos_3.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1444/obras_e_servicos_publicos_3.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1149/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA RECUPERAÇÃO DE_x000D_
 ESTRADAS VICINAIS COM REVESTIMENTO PRIMÁRIO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1447/obras_e_servicos_publicos_4pdf.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1447/obras_e_servicos_publicos_4pdf.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1151/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CONSTRUÇÃO DA GARAGEM_x000D_
 MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1453/obras_e_servicos_publicos_5.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1453/obras_e_servicos_publicos_5.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1158/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO_x000D_
 EXERCICO VIGENTE, COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº_x000D_
 191/2021/PJ/DER-RO PARA RECAPEAMENTO DO PAVIMENTO ASFALTICO EM_x000D_
 TSD, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1531/obraseservicospublicos006.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1531/obraseservicospublicos006.pdf</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1565/parecer_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1565/parecer_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.186/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE ANULAÇÃO DE DOTAÇAO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.191/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_cposp_009.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_cposp_009.pdf</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>CPOSP - COMISSÃO PERMANENTE DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1634/parecer_cposp_010.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1634/parecer_cposp_010.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.200/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA COM CRIAÇÃO DE ELEMENTO DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1664/parecer_cposp_11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1664/parecer_cposp_11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.205/2022, “AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1671/parecer_cposp_012.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1671/parecer_cposp_012.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.208/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1036 CV PARA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA DA AV. DOS MIGRANTES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1672/parecer_cposp_013.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1672/parecer_cposp_013.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.210/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1038 CV PARA IMPLANTAÇÃO DE ESTACIONAMENTO NA SEDE DA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1704/parecer_cposp_0014.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1704/parecer_cposp_0014.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.217/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1718/parecer_cposp_015.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1718/parecer_cposp_015.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.214/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1753/parecer_cposp_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1753/parecer_cposp_16.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1221/2022 “AUTORIZA O PODER EXECUTIVO _x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR _x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE –_x000D_
 ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE _x000D_
 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1780/parecer_cposp_017.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1780/parecer_cposp_017.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.227/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1855/parecer_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1855/parecer_18.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.247/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1869/parecer_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1869/parecer_19.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.249/2022 “AUTORIZA O PODER EXECUTIVO_x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM_x000D_
 CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1893/parecer_cposp_020.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1893/parecer_cposp_020.pdf</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1913/parecer_cposp_021.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1913/parecer_cposp_021.pdf</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Parecer CPJR</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1387/justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1387/justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1142/2022, “DISPÕE SOBRE A REVISÃO GERAL_x000D_
 ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS AGENTES POLÍTICOS E_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1410/justica_e_redacao_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1410/justica_e_redacao_1.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 064/2022, “DISPÕE SOBRE_x000D_
 A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS E AGENTES_x000D_
 POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE MIRANTE DA SERRA,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1409/justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1409/justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1148/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA AQUISIÇÃO E_x000D_
 INSTALAÇÃO DE BUEIROS EM CHAPA METÁLICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1414/justica_e_redacao.doc_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1414/justica_e_redacao.doc_06.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1145/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA CONSTRUÇÃO DE_x000D_
 QUADRA ESPORTIVA COM GRAMA SINTÉTICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1415/justica_e_redacao.doc_07.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1415/justica_e_redacao.doc_07.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1416/justica_e_redacao.doc_08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1416/justica_e_redacao.doc_08.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1419/justica_e_redacao.doc_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1419/justica_e_redacao.doc_10.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1160/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CO-FINANCIAMENTO DA_x000D_
 ATENÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1418/justica_e_redacao.doc11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1418/justica_e_redacao.doc11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1150/2022 “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO CV AQUISIÇÃO DE INSUMOS_x000D_
 PARA FABRICAÇÃO DE BLOCOS DE CONCRETO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1417/justica_e_redacao.doc_12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1417/justica_e_redacao.doc_12.pdf</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1434/justica_e_redacao_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1434/justica_e_redacao_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1144/2022, “AUTORIZA A CONTRATAR POR PRAZO_x000D_
 DETERMINADO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA_x000D_
 ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E SUPRIR_x000D_
 FALTA EMERGENCIAL DE PESSOAL ATÉ A REALIZAÇÃO DE CONCURSO_x000D_
 PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1439/justica_e_redacao_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1439/justica_e_redacao_14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1147/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVITS FINANCEIRO NO_x000D_
 EXERCÍCIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1442/justica_e_redacao_15.pdf_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1442/justica_e_redacao_15.pdf_.pdf</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1445/justica_e_redacao_16pdf_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1445/justica_e_redacao_16pdf_.pdf</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1448/justica_e_redacao_17pdf_.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1448/justica_e_redacao_17pdf_.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1157/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº 298/PGE-2021 PARA_x000D_
 AQUISIÇÃO DE NOTEBOOKS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1451/justica_e_redacao_18pdf.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1451/justica_e_redacao_18pdf.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1462/justica_e_redacao_19.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1462/justica_e_redacao_19.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1153/2022, “AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA (ASSOCIAÇÃO PARA_x000D_
 PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1463/justica_e_redacao_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1463/justica_e_redacao_20.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.161/2022, “AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL, A FIRMAR CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1464/justica_e_redacao_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1464/justica_e_redacao_21.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.164/2022, “DISPÕE SOBRE ALTERAÇÃO DO_x000D_
 ANEXO I, DA LEI 301/2004, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1472/justica_e_redacao.28-03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1472/justica_e_redacao.28-03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.166/2022, “ABRE CRÉDITO ESPECIAL NO_x000D_
 ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº 151/PGE-2021_x000D_
 PARA AQUISIÇÃO DE AMBULÂNCIA TIPO C., E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1475/justica_e_redacao_2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1475/justica_e_redacao_2.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.167/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE_x000D_
 PROJETO/AÇÃO CV Nº 353/PGE-2021, PARA AQUISIÇÃO DE VEÍCULOS_x000D_
 UTILITÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1495/parecercpjr024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1495/parecercpjr024.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.165/2022, “ESTABELECE A ESTRUTURA E O_x000D_
 FUNCIONAMENTO DO CONSELHO TUTELAR DE MIRANTE DA SERRA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1498/parecercpjr025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1498/parecercpjr025.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.169/2022, “DISPÕE SOBRE ALTERAÇÃO DO_x000D_
 ANEXO II, DA LEI 725/2015, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1506/justicaeredacao26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1506/justicaeredacao26.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.162/2022, “REVOGA O § 4º E ACRESCENTA OS §§_x000D_
 5º E 6º DO ART. 1º DA LEI 715/2015, QUE AUTORIZA O PODER EXECUTIVO, A_x000D_
 CONTRATAR PLANTÕES MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1508/justicaeredacao27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1508/justicaeredacao27.pdf</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1511/justicaeredacao28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1511/justicaeredacao28.pdf</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1514/justicaeredacao29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1514/justicaeredacao29.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.173/2022, “DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV Nº 003/PGE-2022 PARA_x000D_
 AQUISIÇÃO DE MOTOCICLETAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1517/justicaeredacao30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1517/justicaeredacao30.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.174/2022, “DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO AQUISIÇÃO DE EQUIPAMENTOS_x000D_
 DE LABORATÓRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1528/justicaeredacao031.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1528/justicaeredacao031.pdf</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1533/justicaeredacao032.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1533/justicaeredacao032.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.181/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO_x000D_
 EXERCÍCIO ANTERIOR, COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1537/parecer_033__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1537/parecer_033__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.175/2022, “DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVITS FINANCEIROS NO EXERCÍCIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_034__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_034__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.179/2022, “DISPÕE SOBRE ALTERAÇÃO DO INCISO I, DO ARTIGO 2º, DA LEI 831/2017, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.143/2022, “ALTERA NOMECLATURA DO CARGO DE ASSESSOR JURÍDICO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DE MIRANTE DA SERRA – RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1548/parecer_036__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1548/parecer_036__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.176/2022, “DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE CRIA O PROGRAMA/AÇÃO, RECOMPOSIÇÃO DE RECURSOS INVESTIMENTOS FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1549/parecer_037__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1549/parecer_037__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.182/2022, “ALTERA A LEI MUNICIPAL Nº 1.165/2022 DE 11 DE ABRIL DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1550/parecer_037__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1550/parecer_037__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.183/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE, CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE SUPERÁVIT FINANCEIRO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1551/parecer_039__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1551/parecer_039__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.184/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇAO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1552/parecer_040_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1552/parecer_040_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.185/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇAO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1553/parecer_041__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1553/parecer_041__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1570/parecer_042_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1570/parecer_042_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.178/2022, “INSTITUI O PLANO DE AMORTIZAÇÃO PARA O EQUACIONAMENTO DO DÉFICIT ATUARIAL DO SERRA – PREVI - INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DE MIRANTE DA SERRA, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MPS Nº 464/2018, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1571/parecer_043__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1571/parecer_043__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.187/2022, “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE MIRANTE DA SERRA – RO – REFIS MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1572/parecer_044_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1572/parecer_044_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.189/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1573/parecer_045__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1573/parecer_045__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.190/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1574/parecer_046__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1574/parecer_046__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1588/parecer__047____justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1588/parecer__047____justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.193/2022, “ALTERA OS CAPUT DO ART. 1º, ART. 2º E CAPUT DO ART. 3º, DA LEI 715/2015, QUE AUTORIZA O PODER EXECUTIVO, A CONTRATAR PLANTÕES MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1589/parecer__048___justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1589/parecer__048___justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1590/parecer_049____justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1590/parecer_049____justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.194/2022, “ALTERA O ANEXO I, DA LEI 1.148/2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1609/parecer____50____justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1609/parecer____50____justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.199/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1610/parecer_51_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1610/parecer_51_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1611/parecer__52_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1611/parecer__52_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.195/2022, “INSTITUI A OBRIGATORIEDADE DE USO DE UNIFORME ESCOLAR NA REDE MUNICIPAL DE ENSINO, AUTORIZA A DOAÇÃO DE UNIFORMES E MATERIAIS ESCOLARES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1624/parecer__053__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1624/parecer__053__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO Nº 065/2022, “ALTERA O ARTIGO 1º DA RESOLUÇÃO LEGISLATIVA Nº 061/2021, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1625/parecer__054_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1625/parecer__054_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.192/2022, “DISPÕE SOBRE INDENIZAÇÃO AOS TÉCNICOS, AUXILIARES DE ENFERMAGEM E DEMAIS SERVIDORES APTOS A _x000D_
 ACOMPANHAR PACIENTES, LOTADOS NO HOSPITAL MUNICIPAL SAMUEL MARQUES DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1626/parecer__055_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1626/parecer__055_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1627/parecer__056__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1627/parecer__056__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.201/2022, “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE ÁRBITROS DE NOVA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.202/2022, “AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE DE CRÉDITO ADICIONAL ESPECIAL, _x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA COM CRIAÇÃO DE ELEMENTOS DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1647/parecer_058_justica_e_redacao.doc.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1647/parecer_058_justica_e_redacao.doc.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.180/2022, “DISPÕE SOBRE A CONCESSÃO DE DIÁRIA INDENIZATÓRIA AOS SERVIDORES DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E MOTORISTAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTES, QUE PRESTAM SERVIÇOS NOS FERIADOS E FINS DE SEMANA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1648/parecer__059_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1648/parecer__059_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.196/2022, “ALTERA A LEI MUNICIPAL Nº 524/2011, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1649/parecer__060_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1649/parecer__060_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1650/parecer__061_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1650/parecer__061_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 169/MD/CMMS/RO/2022, “DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 914, DE 08 DE MARÇO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1651/parecer__062_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1651/parecer__062_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1206 /2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1652/parecer__063_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1652/parecer__063_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1207/2022, “DISPÕE SOBRE REMANEJAMENTO ORÇAMENTÁRIO PARA ATENDER COMPLEMENTAÇÃO DE REPASSE AO PODER LEGISLATIVO REFERENTE AO EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>CPESAS - COMISSÃO PERMANENTE DE EDUC SAÚDE E ASSIST.  SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1667/parecer__64______justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1667/parecer__64______justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.212/2022, “FIXA O PISO SALARIAL DOS AGENTES DE SAÚDE E AGENTE DE COMBATE ÁS ENDEMIAS E DÁ OUTRAS PROVIDÉNCIAS”.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1673/parecer___65__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1673/parecer___65__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1674/parecer___66__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1674/parecer___66__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.209/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1037 CV PARA AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO TIPO PICK-UP E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer__067___justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer__067___justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1676/parecer___068___justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1676/parecer___068___justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1691/parecer___69___justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1691/parecer___69___justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.213/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, CRIA O PROJETO/1040 AQUISIÇÃO DE APARELHO DE RAIO X, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer__70__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer__70__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.216/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1698/parecer__71_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1698/parecer__71_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1727/parecer__73_justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1727/parecer__73_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 66/MD/CMMS/2022, “REGULAMENTA A PROPAGANDA ELEITORAL NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL PARA AS ELEIÇÕES DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1728/parecer___74___justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1728/parecer___74___justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1215/2022 “DISPÕE SOBRE CONCESSÃO DE FOLGA AO SERVIDOR PÚBLICO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO, NO ÂMBITO DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/parecer___75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/parecer___75.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer___76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer___76.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1222/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1743/parecer___77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1743/parecer___77.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1223/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1744/parecer___78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1744/parecer___78.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1224/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1757/parecer___79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1757/parecer___79.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.218/2022 “DISPÕE SOBRE A DENOMINAÇÃO DO _x000D_
 VIVEIRO MUNICIPAL DE MIRANTE DA SERRA, COMO VIVEIRO JANDIRA _x000D_
 VELOZO DA PAIXÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1758/parecer___80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1758/parecer___80.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.219/2022 “DISPÕE SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E VICES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DO MUNICÍPIO DE MIRANTE DA SERRA”.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1770/parecer___81.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1770/parecer___81.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1772/parecer___82.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1772/parecer___82.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1773/parecer__83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1773/parecer__83.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.228/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, CRIA PROJETO/1043 BAP-BÔNUS ASSINATURA PETRÓLEO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1774/parecer___84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1774/parecer___84.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.229/2022 “DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, NA ESTRUTURA DA LEI Nº 1.142, DE 22 DE DEZEMBRO DE 2021- LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DO EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1800/parecer___85.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1800/parecer___85.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.230/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINACEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.231/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.232/2022 “ALTERA A LEI MUNICIPAL Nº 1185/2022 DE 31 DE MAIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1803/parecer_88.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1803/parecer_88.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.236/2022 “DISPÕE SOBRE A UTILIZAÇÃO DE GRATIFICAÇÇOES E ADICIONAIS PARA FINS DE COMPLEMENTAÇÃO DO SALÁRIO MÍNIMO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.237/2022 “DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE PERICULOSIDADE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer__090.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer__090.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.238/2022 “DISPÕE SOBRE ALTERAÇÕES DA LEI 296/204 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer___91.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer___91.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.239/2022 “AUTORIZA A REALIZAÇÃO DE PARCERIA COM O ESTADO DE RONDÔNIA PARA A EDUCAÇÃO DE JOVENS E ADULTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer__92.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer__92.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.225/2022 “AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR TERMO DE CONFISSÃO E PARCELAMENTO DE DÍVIDAS COM ENERGISA RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1829/parecer___93.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1829/parecer___93.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.233/2022 “AUTORIZA O PODER EXECUTIVO _x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, _x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer___94.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer___94.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.235/2022 “AUTORIZA O USO DE ÁREA PÚBLICA MUNICIPAL DA RODOVIÁRIA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1840/parecer_95.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1840/parecer_95.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.203/2022 QUE “DISPÕE SOBRE REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MIRANTE DA SERRA/RO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1849/parecer_96.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1849/parecer_96.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.246/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1850/parecer_97.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1850/parecer_97.pdf</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1851/parecer_98.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1851/parecer_98.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO Nº 69, “DISPÕE SOBRE ALTERAÇÃO NA RESOLUÇÃO Nº 64/2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1860/parecer_99.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1860/parecer_99.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 099/2022, DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.245/2022.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1861/parecer_100.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1861/parecer_100.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 100/2022, DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.249/2022.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1862/parecer_101.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1862/parecer_101.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 101/2022, DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº 1.250/2022.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1874/parecer___cpjf_102.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1874/parecer___cpjf_102.pdf</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1875/parecer___cpjr_103.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1875/parecer___cpjr_103.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1248/2022 “DISPÕE SOBRE A DENOMINAÇÃO DA _x000D_
 QUADRA ESPORTIVA COM GRAMA SINTÉTICA DE MIRANTE DA SERRA, COMO _x000D_
 QUADRA JASI (JASIEL OLIVEIRA DA SILVA), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1889/parecer___cpjr_104.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1889/parecer___cpjr_104.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1253/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer___cpjr_105.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer___cpjr_105.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1254/2022 “DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE CUSTEIO NA MODALIDADE FUNDO A FUNDO, EM FAVOR DA APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1891/parecer___cpjr_106.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1891/parecer___cpjr_106.pdf</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1899/parecer___cpjr_107.doc.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1899/parecer___cpjr_107.doc.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1251/2022, “DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE MIRANTE DA SERRA – RO, PARA O QUADRIÊNIO DE 2022 A 2025, REFERENTE AO EXERCÍCIO DE 2023, INSTITUIDO PELA LEI Nº 1135 DE 14/12/2021 E ALTERAÇÃO POSTERIOR AOS ANEXOS DE METAS DA LEI 1199 (LDO) DE 11-07-2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer___cpjr_108.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer___cpjr_108.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1252/2022, “DISPÕE SOBRE A REVISÃO DAS METAS E RISCOS FISCAIS PREVISTOS NA LDO 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1901/parecer___cpjr_109.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1901/parecer___cpjr_109.pdf</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer___cpjr_110.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer___cpjr_110.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1257/2022, “AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR 1.500 (MIL E QUINHENTAS) TELHAS DE BARRO USADAS E RIPAS DE MADEIRA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO ACAMPAMENTO FIDEL CASTRO II, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1903/parecer___cpjr_111.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1903/parecer___cpjr_111.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1198/2022, “ACRESCENTA O PARÁGRAFO ÚNICO A LEI 362/2006 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer___cpjr_112.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer___cpjr_112.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO LEGISLATIVO Nº 173/2022, “DISPÕE SOBRE ALTERAÇÃO NAS LEIS Nº 914/2019, Nº 915/2019 E Nº 1053/2020, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1905/parecer___cpjr_113.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1905/parecer___cpjr_113.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1258/2022 “FICA EM EXTINÇÃO O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MIRANTE DA SERRAM EXTINGUE A AUTARQUIA SERRA PREVI, CRIA O FUNDO PREVIDENCIÁRIO DE MIRANTE DA SERRA, DISCIPLINA O FUNCIONAMENTO E AS REGRAS DE CONCESSÃO DE BENEFÍCIOS DE PENSÃO E APOSENTADORIA AOS SERVIDORES QUE POSSUÍAM DIREITO ADQUIRIDO ATÉ O DIA ANTERIOR Á DATA DA ENTRADA EM VIGOR DESSA LEI E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Parecer CPOF</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1388/orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1388/orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1411/orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1411/orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1420/orcamento_e_financas_06.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1420/orcamento_e_financas_06.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1145/2022, “AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO_x000D_
 ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA_x000D_
 CONSTRUÇÃO DE QUADRA ESPORTIVA COM GRAMA SINTÉTICA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1421/orcamento_e_financas.doc_07.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1421/orcamento_e_financas.doc_07.pdf</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1422/orcamento_e_financas.doc08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1422/orcamento_e_financas.doc08.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1423/orcamento_e_financas_10.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1423/orcamento_e_financas_10.pdf</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1424/orcamento_e_financas.doc11.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1424/orcamento_e_financas.doc11.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1146/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO E ELEMENTO DE DESPESA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1431/orcamento_e_financas12.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1431/orcamento_e_financas12.pdf</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1435/orcamento_e_financas_13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1435/orcamento_e_financas_13.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1144/2022, “AUTORIZA A CONTRATAR POR_x000D_
 PRAZO DETERMINADO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO,_x000D_
 PARA ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E_x000D_
 SUPRIR FALTA EMERGENCIAL DE PESSOAL ATÉ A REALIZAÇÃO DE_x000D_
 CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1440/orcamentos_e_financas_14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1440/orcamentos_e_financas_14.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1443/orcamentos_e_financas_15.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1443/orcamentos_e_financas_15.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1446/orcamentos_e_financas_16.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1446/orcamentos_e_financas_16.pdf</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1449/orcamentos_e_financas_17.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1449/orcamentos_e_financas_17.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1452/orcamentos_e_financas_18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1452/orcamentos_e_financas_18.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1465/orcamento_e_financas_19pdf.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1465/orcamento_e_financas_19pdf.pdf</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1466/orcamento_e_financas_20.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1466/orcamento_e_financas_20.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1467/orcamento_e_financas_21.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1467/orcamento_e_financas_21.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.164/2022, “DISPÕE SOBRE ALTERAÇÃO DO_x000D_
 ANEXO I, DA LEI 301/2004, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1473/orcamento_e_financas.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1473/orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1476/orcamento_e_financas_2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1476/orcamento_e_financas_2.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1496/parecercpof024.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1496/parecercpof024.pdf</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1499/parecercpof025.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1499/parecercpof025.pdf</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1507/orcamentoefinancas26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1507/orcamentoefinancas26.pdf</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1509/orcamentoefinancas27.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1509/orcamentoefinancas27.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.171/2022, “AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO_x000D_
 ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA_x000D_
 AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1512/orcamentoefinancas28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1512/orcamentoefinancas28.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1515/orcamentoefinancas29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1515/orcamentoefinancas29.pdf</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1518/orcamentoefinancas30.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1518/orcamentoefinancas30.pdf</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1529/orcamentoefinancas031.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1529/orcamentoefinancas031.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1534/orcamentoefinancas032.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1534/orcamentoefinancas032.pdf</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_cof_033.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_cof_033.pdf</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_cof_034.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_cof_034.pdf</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1555/parecer_cof_035.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1555/parecer_cof_035.pdf</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1556/parecer_cof_036.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1556/parecer_cof_036.pdf</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1557/parecer_cof_037.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1557/parecer_cof_037.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1558/parecer_cof_038.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1558/parecer_cof_038.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.184/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL  PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇAO ORÇAMENTÁRIA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1559/parecer_cof_039.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1559/parecer_cof_039.pdf</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1560/parecer_cof_040.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1560/parecer_cof_040.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1575/parecer_041__justica_e_redacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1575/parecer_041__justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.178/2022, “INSTITUI O PLANO DE  AMORTIZAÇÃO PARA O EQUACIONAMENTO DO DÉFICIT ATUARIAL DO SERRA – PREVI - INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DE MIRANTE DA SERRA, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MPS Nº 464/2018, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1576/parecer_cof_042.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1576/parecer_cof_042.pdf</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1577/parecer_cof_043.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1577/parecer_cof_043.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1578/parecer_cof_044.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1578/parecer_cof_044.pdf</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1579/parecer_cof_045.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1579/parecer_cof_045.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.191/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, _x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1591/parecer_cof_046.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1591/parecer_cof_046.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1592/parecer_cof_047.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1592/parecer_cof_047.pdf</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1593/parecer_cof_048.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1593/parecer_cof_048.pdf</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1612/parecer_cof_49.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1612/parecer_cof_49.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_cof_50.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_cof_50.pdf</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1614/parecer_cof_51.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1614/parecer_cof_51.pdf</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1629/parecer_cof_052.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1629/parecer_cof_052.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1630/parecer_cof_053.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1630/parecer_cof_053.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.200/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL _x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA COM CRIAÇÃO DE ELEMENTO DESPESA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1631/parecer_cof_054.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1631/parecer_cof_054.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1632/parecer_cof_055.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1632/parecer_cof_055.pdf</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1653/parecer_cof_56.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1653/parecer_cof_56.pdf</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1654/parecer_cof_57.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1654/parecer_cof_57.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1655/parecer_cof_58.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1655/parecer_cof_58.pdf</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1656/parecer_cof_59.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1656/parecer_cof_59.pdf</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1657/parecer_cof_060.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1657/parecer_cof_060.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1206/2022, “AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1658/parecer_cof_061.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1658/parecer_cof_061.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1207/2022, “DISPÕE SOBRE REMANEJAMENTO ORÇAMENTÁRIO PARA ATENDER COMPLEMENTAÇÃO DE REPASSE AO PODER LEGISLATIVO REFERENTE AO EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.”.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1668/parecer_cof_62.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1668/parecer_cof_62.pdf</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1678/parecer_cof_063.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1678/parecer_cof_063.pdf</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1679/parecer_cof_064.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1679/parecer_cof_064.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1680/parecer_cof_065.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1680/parecer_cof_065.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1681/parecer_cof_066.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1681/parecer_cof_066.pdf</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_cof_68.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_cof_68.pdf</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1700/parecer_cof_69.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1700/parecer_cof_69.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1717/parecer_cof_70.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1717/parecer_cof_70.pdf</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1746/parecer_cof_71.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1746/parecer_cof_71.pdf</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1747/parecer_cof_72.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1747/parecer_cof_72.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1222/2022 “AUTORIZA O PODER EXECUTIVO _x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR POR _x000D_
 ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1748/parecer_cof_73.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1748/parecer_cof_73.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1223/2022 “AUTORIZA O PODER EXECUTIVO _x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR _x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1749/parecer_cof_74.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1749/parecer_cof_74.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1751/parecer_cof_75.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1751/parecer_cof_75.pdf</t>
   </si>
   <si>
     <t>PARECER E VOTO DO RELATOR E COMISSÃO N.º  075/2022._x000D_
 _x000D_
 PROCESSO : 1514/21/TCE-RO (Apensos: 2380/20, 2434/20, 2486/20 e 2269/20)_x000D_
 ASSUNTO : Prestação de Contas - Exercício de 2020_x000D_
 _x000D_
 JURISDICIONADO : Município de Mirante da Serra_x000D_
 _x000D_
 INTERESSADO : Adinaldo de Andrade – CPF n. 084.953.512-34_x000D_
 _x000D_
 RESPONSÁVEL (encaminhamento): Evaldo Duarte Antônio CPF n. 694.514.272-87_x000D_
 _x000D_
 RELATOR : Conselheiro José Euler Potyguara Pereira de Mello</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1759/parecer_cof_76.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1759/parecer_cof_76.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1.219/2022 “DISPÕE SOBRE O PROCESSO DE _x000D_
 ESCOLHA DOS DIRETORES E VICES DAS INSTITUIÇÕES DE ENSINO DA REDE _x000D_
 PÚBLICA MUNICIPAL DO MUNICÍPIO DE MIRANTE DA SERRA”.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1775/parecer_cof_77.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1775/parecer_cof_77.pdf</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1776/parecer_cof_78.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1776/parecer_cof_78.pdf</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1777/parecer_cof_79.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1777/parecer_cof_79.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1778/parecer_cof_80.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1778/parecer_cof_80.pdf</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer___81.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer___81.pdf</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer___82.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer___82.pdf</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_cof_83.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_cof_83.pdf</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_cof_84.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_cof_84.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.236/2022 “DISPÕE SOBRE A UTILIZAÇÃO DE GRATIFICAÇOES E ADICIONAIS PARA FINS DE COMPLEMENTAÇÃO DO SALÁRIO MÍNIMO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_cof_85.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_cof_85.pdf</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_86.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_86.pdf</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1225/2022 "AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR TERMO DE CONFISSÃO E PARCELAMENTO DE DÍVIDAS COM ENERGISA RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_cof_89.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_cof_89.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.233/2022 “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1832/parecer_cof_090.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1832/parecer_cof_090.pdf</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1839/parecer_91.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1839/parecer_91.pdf</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1852/parecer_92.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1852/parecer_92.pdf</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1853/parecer_93.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1853/parecer_93.pdf</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1854/parecer_94.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1854/parecer_94.pdf</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1863/parecer_95.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1863/parecer_95.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 095/2022, DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI Nº 1.245/2022.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1864/parecer_96.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1864/parecer_96.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 096/2022, DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI Nº 1.249/2022.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1865/parecer_97.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1865/parecer_97.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 097/2022, DA COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI Nº 1.250/2022.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_cof_98.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_cof_98.pdf</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_cof_99.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_cof_99.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1248/2022 “DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA ESPORTIVA COM GRAMA SINTÉTICA DE MIRANTE DA SERRA, COMO QUADRA JASI (JASIEL OLIVEIRA DA SILVA), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1883/parecer_cof_100.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1883/parecer_cof_100.pdf</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1884/parecer_cof_101.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1884/parecer_cof_101.pdf</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1885/parecer_cof_102.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1885/parecer_cof_102.pdf</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_cof_103.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_cof_103.pdf</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1907/parecer_cof_104.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1907/parecer_cof_104.pdf</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1908/parecer_cof_105.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1908/parecer_cof_105.pdf</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1909/parecer_cof_106.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1909/parecer_cof_106.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1910/parecer_cof_107.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1910/parecer_cof_107.pdf</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_cof_108.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_cof_108.pdf</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1912/parecer_cof_109.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1912/parecer_cof_109.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1258/2022 “FICA EM EXTINÇÃO O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MIRANTE DA SERRA EXTINGUE A AUTARQUIA SERRA PREVI, CRIA O FUNDO PREVIDENCIÁRIO DE MIRANTE DA SERRA, DISCIPLINA O FUNCIONAMENTO E AS REGRAS DE CONCESSÃO DE BENEFÍCIOS DE PENSÃO E APOSENTADORIA AOS SERVIDORES QUE POSSUÍAM DIREITO ADQUIRIDO ATÉ O DIA ANTERIOR Á DATA DA ENTRADA EM VIGOR DESSA LEI E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Parecer CPESAS</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1425/educacao_saude_e_assistencia_social_02.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1425/educacao_saude_e_assistencia_social_02.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1145/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA CONSTRUÇÃO DE_x000D_
 QUADRA ESPORTIVA COM GRAMA SINTÉTICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1426/educacao_saude_e_assistencia_social_03.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1426/educacao_saude_e_assistencia_social_03.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1159/2022, “AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO_x000D_
 VIGENTE, PROVENIENTE DE REPASSE FUNDO A FUNDO PARA AÇÕES DE_x000D_
 ENFRENTAMENTO DO NOVO CORONAVÍRUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1427/educacao_saude_e_assistencia_social_04.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1427/educacao_saude_e_assistencia_social_04.pdf</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1428/educacao_saude_e_assistencia_social_05.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1428/educacao_saude_e_assistencia_social_05.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1146/2022, “DISPÕE SOBRE ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO EXERCÍCIO_x000D_
 ANTERIOR, COM CRIAÇÃO DE PROJETO/AÇÃO E ELEMENTO DE DESPESA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1441/educacao_e_saude_6.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1441/educacao_e_saude_6.pdf</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1450/educacao_e_saude_7.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1450/educacao_e_saude_7.pdf</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1468/educacao_saude_e_assistencia_social.doc08.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1468/educacao_saude_e_assistencia_social.doc08.pdf</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1469/educacao_saude_e_assistencia_social.doc09.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1469/educacao_saude_e_assistencia_social.doc09.pdf</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1474/educacao_saude_e_assistencia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1474/educacao_saude_e_assistencia.pdf</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1477/educacao_saude_e_assistencia_2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1477/educacao_saude_e_assistencia_2.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1497/parecercpesas012.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1497/parecercpesas012.pdf</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1516/assistenciasocial13.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1516/assistenciasocial13.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1519/assistenciasocial14.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1519/assistenciasocial14.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.174/2022, “DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO AQUISIÇÃO DE EQUIPAMENTOS DE LABORATÓRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1530/assistenciasocial015.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1530/assistenciasocial015.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1535/assistenciasocial016.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1535/assistenciasocial016.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_cpesas_017.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_cpesas_017.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1561/parecer_cpesas_018.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1561/parecer_cpesas_018.pdf</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1562/parecer_cpesas_019.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1562/parecer_cpesas_019.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1563/parecer_cpesas_020.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1563/parecer_cpesas_020.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1580/parecer_cpesas_022.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1580/parecer_cpesas_022.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.189/2022, “AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1581/parecer_cpesas_023.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1581/parecer_cpesas_023.pdf</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1615/parecer_cpesas_24.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1615/parecer_cpesas_24.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_cpesas_25.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_cpesas_25.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1617/parecer_cpesas_26.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1617/parecer_cpesas_26.pdf</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1633/parecer_cpesas_027.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1633/parecer_cpesas_027.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1646/parecer_cpesas_28.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1646/parecer_cpesas_28.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.206/2022, “AUTORIZA O PODER EXECUTIVO ABRIR ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE EXCESSO DE ARRECADAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1666/parecer_cpesas_29.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1666/parecer_cpesas_29.pdf</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1693/parecer_cpesas_030.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1693/parecer_cpesas_030.pdf</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1696/parecer_cpesas_31.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1696/parecer_cpesas_31.pdf</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_cpesas_32.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_cpesas_32.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1221/2022 “AUTORIZA O PODER EXECUTIVO ABRIR _x000D_
 NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR _x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE –_x000D_
 ALTERAÇÃO NA LOA – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE _x000D_
 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1755/parecer_cpesas_33.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1755/parecer_cpesas_33.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI N 1223/2022 “AUTORIZA O PODER EXECUTIVO ABRIR _x000D_
 NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR _x000D_
 PROVENIENTE DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1760/parecer_cpesas_34.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1760/parecer_cpesas_34.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1779/parecer_cpesas_35.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1779/parecer_cpesas_35.pdf</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1230/2022 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DE SUPERÁVIT FINANCEIRO COM CRIAÇÃO DE ELEMENTO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1231 "AUTORIZA O PODER EXECUTIVO ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIOANL ESPECIAL, PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM CRIAÇÃO DE ELEMENTO DE DESPESA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1232/2022 "ALTERA A LEI MUNICIPAL Nº 1185/2022 DE 31 DE MAIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1833/parecer_cpesas_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1833/parecer_cpesas_39.pdf</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1834/parecer_cpesas_39.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1834/parecer_cpesas_39.pdf</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1841/parecer_41.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1841/parecer_41.pdf</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1859/parecer_42.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1859/parecer_42.pdf</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1867/parecer_43.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1867/parecer_43.pdf</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1868/parecer_44.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1868/parecer_44.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 1.250/2022 “AUTORIZA O PODER EXECUTIVO_x000D_
 ABRIR NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL,_x000D_
 PROVENIENTE DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1887/parecer_cpesas_45.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1887/parecer_cpesas_45.pdf</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>Audiências Publicas</t>
   </si>
   <si>
     <t>Audiência Pública nos termos do Inciso I, do Parágrafo Primeiro, do art. 48, da Lei de Responsabilidade Fiscal n° 101/2000. com objetivo de garantir a participação do cidadão na fase do projeto de lei, será realizada no dia 29 de junho de 2022, às 09:00 horas, no “Plenário” da Câmara Municipal de Mirante da Serra. O objetivo da Audiência Pública é assegurar a transparência durante o processo de discussão da Lei de Diretrizes Orçamentárias - LDO para o exercício financeiro de 2023, dos Poderes Executivo e Legislativo do Município de Mirante da Serra – RO.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
     <t>Ordem do dia</t>
   </si>
   <si>
     <t>2ª SESSÃO SOLENE DO DIA 12/08/2021._x000D_
 HORÁRIO 19h00min.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>P TCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE RO</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1734/tribunal_de_contas_do_estado_de_rondonia.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1734/tribunal_de_contas_do_estado_de_rondonia.pdf</t>
   </si>
   <si>
     <t>CONSTITUCIONAL. PRESTAÇÃO DE CONTAS_x000D_
 ANUAL. CONTAS DE GOVERNO. CUMPRIMENTO_x000D_
 DOS ÍNDICES CONSTITUCIONAIS E LEGAIS COM_x000D_
 EDUCAÇÃO, SAÚDE, REPASSE AO LEGISLATIVO e_x000D_
 GASTOS COM PESSOAL. SITUAÇÃO LÍQUIDA_x000D_
 ORÇAMENTÁRIA, FINANCEIRA E PATRIMONIAL_x000D_
 SUPERAVITÁRIAS. CUMPRIMENTO DAS REGRAS_x000D_
 DE FIM DE MANDATO. BAIXA ARRECADAÇÃO DA_x000D_
 DÍVIDA ATIVA. AUSÊNCIA DE PAGAMENTOS DE_x000D_
 JUROS DE MORA DE CONTRIBUIÇÕES_x000D_
 PREVIDENCIÁRIAS DE EXERCÍCIOS ANTERIORES E_x000D_
 DE RESTITUIÇÃO DE EXCESSO DE GASTOS_x000D_
 ADMINISTRATIVOS DE EXERCÍCIO ANTERIOR._x000D_
 ADIMPLÊNCIA DE TODAS AS PARCELAS_x000D_
 PREVIDENCIÁRIAS NO EXERCÍCIO DE 2020._x000D_
 EXISTÊNCIA DE IRREGULARIDADES FORMAIS._x000D_
 PARECER FAVORÁVEL À APROVAÇÃO DAS_x000D_
 CONTAS. DETERMINAÇÕES._x000D_
 1. Restou evidenciado nos autos o cumprimento dos_x000D_
 mandamentos constitucionais e legais relativos à educação_x000D_
 (25,64% na MDE e 70,53% no FUNDEB – valorização do_x000D_
 magistério); à saúde (16,92%); repasse ao Legislativo_x000D_
 (6,95%) e despesa com pessoal (50,48%)._x000D_
 2. O município encerrou o exercício apresentando_x000D_
 execução orçamentária, finance</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>JULGA</t>
   </si>
   <si>
     <t>Julgamento de Contas</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1736/julgamento.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1736/julgamento.pdf</t>
   </si>
   <si>
     <t>CONSTITUCIONAL. PRESTAÇÃO DE CONTAS ANUAL._x000D_
 CONTAS DE GOVERNO. CUMPRIMENTO DOS ÍNDICES_x000D_
 CONSTITUCIONAIS E LEGAIS COM EDUCAÇÃO, SAÚDE,_x000D_
 REPASSE AO LEGISLATIVO e GASTOS COM PESSOAL._x000D_
 SITUAÇÃO LÍQUIDA ORÇAMENTÁRIA, FINANCEIRA E_x000D_
 PATRIMONIAL SUPERAVITÁRIAS. CUMPRIMENTO DAS_x000D_
 REGRAS DE FIM DE MANDATO. BAIXA ARRECADAÇÃO_x000D_
 DA DÍVIDA ATIVA. AUSÊNCIA DE PAGAMENTOS DE_x000D_
 JUROS DE MORA DE CONTRIBUIÇÕES PREVIDENCIÁRIAS_x000D_
 DE EXERCÍCIOS ANTERIORES E DE RESTITUIÇÃO DE_x000D_
 EXCESSO DE GASTOS ADMINISTRATIVOS DE EXERCÍCIO_x000D_
 ANTERIOR. ADIMPLÊNCIA DE TODAS AS PARCELAS_x000D_
 PREVIDENCIÁRIAS NO EXERCÍCIO DE 2020. EXISTÊNCIA_x000D_
 DE IRREGULARIDADES FORMAIS. PARECER FAVORÁVEL_x000D_
 À APROVAÇÃO DAS CONTAS. DETERMINAÇÕES._x000D_
 1. Restou evidenciado nos autos o cumprimento dos_x000D_
 mandamentos constitucionais e legais relativos à educação (25,64%_x000D_
 na MDE e 70,53% no FUNDEB – valorização do magistério); à_x000D_
 saúde (16,92%); repasse ao Legislativo (6,95%) e despesa com_x000D_
 pessoal (50,48%)._x000D_
 2. O município encerrou o exercício apresentando execução_x000D_
 orçamentária, finance</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANTECIPAÇÃO DA SESSÃO ORIDNÁRIA DO DIA 30/05/2022</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1601/edital_de_eleicao_das_comissoes.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1601/edital_de_eleicao_das_comissoes.pdf</t>
   </si>
   <si>
     <t>EDITAL Nº 002/GP/CMMS/2022 ESTABELECE DIA PARA ELEIÇÃO DOS CARGOS VAGOS DE MEMBROS DE COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>DIRETO GERAL - DG</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1694/edital__carro_da_camara_1.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1694/edital__carro_da_camara_1.pdf</t>
   </si>
   <si>
     <t>EDITAL PREGÃO ELETRÔNICO Nº 01/CP/CMMS/2022</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1711/edital_material_de_contrucao_2.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1711/edital_material_de_contrucao_2.pdf</t>
   </si>
   <si>
     <t>EDITAL LICITAÇÃO 002/2022</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1733/edital_edital_de_licitacao_me_-.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1733/edital_edital_de_licitacao_me_-.pdf</t>
   </si>
   <si>
     <t>EDITAL LICITAÇÃO 003/2022 - MÃO OBRA TROCA DO TELHADO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficios</t>
   </si>
   <si>
     <t>OFICIO Nº 004/DA/RO/2022 SOLICITANDO RENUNCIA DE CARGOS EM COMISSÕES</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>OFICIO Nº 0014/JSB/RO/2022 SOLICITANDO RENUNCIA DE CARGOS EM COMISSÕES</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>OFICIO 11/EMATER/2022 SOLICITA AUTORIZAÇÃO PARA FALAR EM TRIBUNA DIA 29/08/2022, SOBRE A HISTORIA DOS 51 ANOS DE TRABALHO DA EMATER</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1602/portaria_no_972.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1602/portaria_no_972.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 972 /GP/CMMS/RO/2.022   “NOMEIA A COMISSÃO PARA PROCEDIMENTO DA ELEIÇÃO PARA SUPRIR CARGOS VAGOS NAS COMISSÕES PARA COMPLETAR O BIÊNIO DE 2021/2022 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>ELEIÇ</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
     <t>CEDULAS DE VOTAÇÃO NOMINAL</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>AVL</t>
   </si>
   <si>
     <t>Aviso de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1695/aviso_de_publicacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1695/aviso_de_publicacao.pdf</t>
   </si>
   <si>
     <t>AVISO LICITAÇÃO 001/2022</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1710/aviso_de_licitacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1710/aviso_de_licitacao.pdf</t>
   </si>
   <si>
     <t>AVISO LICITAÇÃO 02/2022</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1732/publicacao_do_aviso_l_de_licitacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1732/publicacao_do_aviso_l_de_licitacao.pdf</t>
   </si>
   <si>
     <t>AVISO LICITAÇÃO 003/2022 MÃO OBRA TROCA DO TELHADO DO PRÉDIO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>ANEX</t>
   </si>
   <si>
     <t>Anexo Planilhas</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1735/anexo_de_planilha.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1735/anexo_de_planilha.pdf</t>
   </si>
   <si>
     <t>ANEXO PLANILHA MÃO OBRA TROCA TELHADO CMMS</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Ata de realização de Sessão</t>
   </si>
   <si>
     <t>ATA DA COMISSÃO QUE RESPONSÁVEL PELO ATO DA ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO DE 2023/2024”.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>TERMO</t>
   </si>
   <si>
     <t>Termo de posse Mesa Diretora</t>
   </si>
@@ -5782,67 +5782,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_no_1142-2022-_revisao_anual_dos_vencimentos_dos_servidores_.1_-_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no1143__procurador_serra_previ.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei__autoriza_processo_seletivo_1144.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_no_1145_-_abre_credito_especial_por_excesso_de_arrecadacao_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_1146_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_no_1147_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_no_1149_-_abre_credito_especial_por_superavit_financeiro__recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_1150_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_aquisicao_de_insumos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_1151_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_construcao_da_garagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_no_1152_-_abre_credito_especial_com_criacao_de_elemento_de_despesa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_no_1157_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_notebooks.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_no_1158_-_abre_credito_especial_por_excesso_de_arrecadacao__recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no_1159_-_abre_credito_esepcial_por_excesso_de_arrecadacao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_no_1160_-_abre_credito_por_superavit_financeiro_co-financimento_aps.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_no_1161-__2022_-_convenio_com_a_apae.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_1162-22_-_altera_a_lei_715-15_-_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_1163-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei__1164-2022_piso_magisteiro_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_1165-__2022_-_lei_conselho_tutelar_....pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_1166_-_abre_credito_especial_por_superavit_cv_aquisicao_de_ambulancia_tipo_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_1167_-_abre_credito_especial_por_excesso_de_arrecadacao_cv_aquisicao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei__1168-2022_reconhecimento_de_divida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_1169-2022_piso_acs_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1479/projeto_de_lei_1170-2022_periculosidade_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_no_1171_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_no_1172_-_abre_credito_especial_por_superavit_financeiro_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_no_1173_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_no_1174_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_equipamentos_de_laboratorio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_no_1175_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_1176_-_abre_credito_especial_por_excesso_de_arrecadacao_investimento_fundeb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1491/projeto_de_lei_no_1177_-_dispoe_sobre_abertura_de_credito_por_superavit_financeiro_recurso_livre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_lei_1178_-2022_-_amortizacao_serra_previ.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei__1179-2022_-_alteracao_lei_831-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1504/projeto_de_lei_1180-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_no_1181_-_abre_credito_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_1182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de__lei_no_1183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_no_1184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_no_1185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_no_1186.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_leiprojeto_de_lei_no_1187.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_1188.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1544/projeto_de_lei_no_1189.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_1190.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1545/projeto_de_lei_no_1191.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1546/projeto_de_lei__1192.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_1193.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei_1194-2022_-ampliacao_vagas_seletivo_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_1195-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_1.196.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1586/projeto_de_lei_no_1197.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1606/projeto_de_lei_1.198.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_1199.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1621/projeto_de_lei_no_1200_-abre_credito_especial_por_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no_1201-2022_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1608/projeto_de_lei_no_1202_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1622/projeto_de_lei_no_1203-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_no_1205_-_dispoe_sobre_o_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1644/projeto_de_lei_no_1206_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_de_lei_no_1207_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_no_1208_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no_1209_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei__no_1210_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_no_1211_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no__1212-2022__fixa_piso_acs_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_no_1213_-_abre_credito_especial_adicional_por_excesso_de_arrecadacao_aquisicao_aparelho_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_1214_-_abre_credito_especial_por_remanejamento_orcamentaro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_1215-2022_folga_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_1216_-_abre_credito_especial_por_excesso_de_arrecadacao_construcao_de_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_1217_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_1218-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_1219-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_1220_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_1221-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_1222-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_1223-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_1224-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_1225-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_1226_-_abre_credito_especial_por_anulcao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_1227_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_1228_-_abre_credito_especial_por_excesso_de_arrecadacao_recurso_pre-sal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_1229_-_dispoe_sobre_abertura_de_credito_por_excesso_de_arrecadacao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_1230_-_dispoe_sobre_a_abertura_de_credito_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_1231_-_abre_credito_especial_por_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_1232_-_altera_a_lei_municipal_no_1185-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_1233_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_no_1234-2022_imovel_legal.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_1235-2022_autorizacao_uso_predio_publico_rodoviaria_dos_colonos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_1.236__-_nao_podera_utilizar_adicionais_e_gratificacoes_para_fins_de_complemento_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_1.237__-_concedendo_adicional_de_periculosidade_aos_agentes_de_portaria_e_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_1.238__-_alterando_a_lei_296-04_-_nivel_vi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_1.239__-_parceria_com_ceeja_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_1240.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_1241.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_no_1242.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_1243.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_1244.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_no_1245.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_no_1246.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_1247.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_1248.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_no_1249.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_1250.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1873/projeto_de_lei_no_1251.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_1252.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_no_1253.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1880/projeto_de_lei_no_1254.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_no_1256.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_1257.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_1258.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_-_1259.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_modificativa_002__2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1725/emenda_modificativa_003_projeto_1215_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1726/emenda_supressiva_001_1215_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_decreto_legislativo_164.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_n._169_md.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_n._173.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_resolucao_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1719/04._projeto_de_resolucao_n._66_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1400/req__001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1401/req_002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1402/req_003.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1403/req_004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_daniel_andrade_005.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_006-2022_-_adineudo_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_cristiano_007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1407/requerimento_cristiano_008.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1408/requerimento_paulo_roberto_009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1412/req_adineudo_11.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1413/requerimento_daniel_andrade_14.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_daniel_andrade.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1454/requerimento_daniel_andrade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1455/requerimento_hilton_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1456/requerimento_hilton_20.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1471/req_021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1482/requerimento_04-04.3.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1483/requerimento_04-04.2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1484/requerimento_04-04.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1500/req026jsn.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1501/req027hep.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1502/req028hep.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento29.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento30.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1522/requerimento31.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1524/requerimento32.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1566/req_033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1567/req_034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1583/req_0035.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/req_037.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_eleicao_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_eleicao_das_comissoes_-.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1618/req_40.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1619/req_41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1620/req_42.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1640/req__43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1636/req__044.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1638/req__045.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1639/req_046.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1659/req_049.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1686/req_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1687/req_52.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1688/req_53.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1689/req_54.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1690/req_55.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1701/req_057.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1702/req_058.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1703/req_59.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1705/req__60.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1706/req__61.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1707/req_62.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1708/req_63.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1709/req_64.docx.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1713/req__65.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1714/req_66.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1729/req_67.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/req_68.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/req_69.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1740/req_70.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1756/req__71.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1763/req_72.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1764/req_73.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1784/req_75.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1791/req_76.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1792/req_077.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1793/req_078.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1794/req__da_js_079.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1795/req_080.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1799/req_082.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1822/req_083.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1823/req_084.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no_085.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1871/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento__adineudo_95.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1877/req_096.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1878/req_097.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1429/meio_ambiente_e_pesca.doc_02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1430/meio_ambiente_e_pesca.doc_03.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1510/meioambienteepesca04.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1513/meioambienteepesca05.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1532/meioambienteepesca006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1595/parecer_cpmp.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1642/parecer_cposp_008.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_cpmp_009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1670/parecer_cpmp_10.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1754/parecer_cpmp_11.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1781/parecer_cpmp_12.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1866/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_cpmp_14.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1886/parecer_cpmp_15.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_cpmp_16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1432/obras_e_servicos_publicos_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1444/obras_e_servicos_publicos_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1447/obras_e_servicos_publicos_4pdf.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1453/obras_e_servicos_publicos_5.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1531/obraseservicospublicos006.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1565/parecer_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_cposp_009.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1634/parecer_cposp_010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1664/parecer_cposp_11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1671/parecer_cposp_012.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1672/parecer_cposp_013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1704/parecer_cposp_0014.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1718/parecer_cposp_015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1753/parecer_cposp_16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1780/parecer_cposp_017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1855/parecer_18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1869/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1893/parecer_cposp_020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1913/parecer_cposp_021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1387/justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1410/justica_e_redacao_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1409/justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1414/justica_e_redacao.doc_06.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1415/justica_e_redacao.doc_07.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1416/justica_e_redacao.doc_08.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1419/justica_e_redacao.doc_10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1418/justica_e_redacao.doc11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1417/justica_e_redacao.doc_12.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1434/justica_e_redacao_13.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1439/justica_e_redacao_14.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1442/justica_e_redacao_15.pdf_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1445/justica_e_redacao_16pdf_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1448/justica_e_redacao_17pdf_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1451/justica_e_redacao_18pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1462/justica_e_redacao_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1463/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1464/justica_e_redacao_21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1472/justica_e_redacao.28-03.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1475/justica_e_redacao_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1495/parecercpjr024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1498/parecercpjr025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1506/justicaeredacao26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1508/justicaeredacao27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1511/justicaeredacao28.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1514/justicaeredacao29.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1517/justicaeredacao30.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1528/justicaeredacao031.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1533/justicaeredacao032.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1537/parecer_033__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_034__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1548/parecer_036__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1549/parecer_037__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1550/parecer_037__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1551/parecer_039__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1552/parecer_040_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1553/parecer_041__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1570/parecer_042_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1571/parecer_043__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1572/parecer_044_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1573/parecer_045__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1574/parecer_046__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1588/parecer__047____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1589/parecer__048___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1590/parecer_049____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1609/parecer____50____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1610/parecer_51_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1611/parecer__52_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1624/parecer__053__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1625/parecer__054_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1626/parecer__055_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1627/parecer__056__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1647/parecer_058_justica_e_redacao.doc.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1648/parecer__059_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1649/parecer__060_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1650/parecer__061_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1651/parecer__062_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1652/parecer__063_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1667/parecer__64______justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1673/parecer___65__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1674/parecer___66__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer__067___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1676/parecer___068___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1691/parecer___69___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer__70__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1698/parecer__71_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1727/parecer__73_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1728/parecer___74___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/parecer___75.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer___76.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1743/parecer___77.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1744/parecer___78.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1757/parecer___79.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1758/parecer___80.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1770/parecer___81.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1772/parecer___82.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1773/parecer__83.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1774/parecer___84.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1800/parecer___85.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1803/parecer_88.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer__090.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer___91.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer__92.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1829/parecer___93.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer___94.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1840/parecer_95.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1849/parecer_96.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1850/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1851/parecer_98.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1860/parecer_99.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1861/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1862/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1874/parecer___cpjf_102.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1875/parecer___cpjr_103.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1889/parecer___cpjr_104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer___cpjr_105.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1891/parecer___cpjr_106.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1899/parecer___cpjr_107.doc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer___cpjr_108.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1901/parecer___cpjr_109.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer___cpjr_110.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1903/parecer___cpjr_111.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer___cpjr_112.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1905/parecer___cpjr_113.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1388/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1411/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1420/orcamento_e_financas_06.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1421/orcamento_e_financas.doc_07.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1422/orcamento_e_financas.doc08.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1423/orcamento_e_financas_10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1424/orcamento_e_financas.doc11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1431/orcamento_e_financas12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1435/orcamento_e_financas_13.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1440/orcamentos_e_financas_14.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1443/orcamentos_e_financas_15.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1446/orcamentos_e_financas_16.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1449/orcamentos_e_financas_17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1452/orcamentos_e_financas_18.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1465/orcamento_e_financas_19pdf.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1466/orcamento_e_financas_20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1467/orcamento_e_financas_21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1473/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1476/orcamento_e_financas_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1496/parecercpof024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1499/parecercpof025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1507/orcamentoefinancas26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1509/orcamentoefinancas27.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1512/orcamentoefinancas28.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1515/orcamentoefinancas29.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1518/orcamentoefinancas30.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1529/orcamentoefinancas031.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1534/orcamentoefinancas032.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_cof_033.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_cof_034.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1555/parecer_cof_035.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1556/parecer_cof_036.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1557/parecer_cof_037.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1558/parecer_cof_038.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1559/parecer_cof_039.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1560/parecer_cof_040.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1575/parecer_041__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1576/parecer_cof_042.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1577/parecer_cof_043.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1578/parecer_cof_044.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1579/parecer_cof_045.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1591/parecer_cof_046.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1592/parecer_cof_047.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1593/parecer_cof_048.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1612/parecer_cof_49.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_cof_50.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1614/parecer_cof_51.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1629/parecer_cof_052.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1630/parecer_cof_053.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1631/parecer_cof_054.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1632/parecer_cof_055.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1653/parecer_cof_56.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1654/parecer_cof_57.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1655/parecer_cof_58.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1656/parecer_cof_59.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1657/parecer_cof_060.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1658/parecer_cof_061.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1668/parecer_cof_62.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1678/parecer_cof_063.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1679/parecer_cof_064.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1680/parecer_cof_065.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1681/parecer_cof_066.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_cof_68.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1700/parecer_cof_69.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1717/parecer_cof_70.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1746/parecer_cof_71.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1747/parecer_cof_72.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1748/parecer_cof_73.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1749/parecer_cof_74.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1751/parecer_cof_75.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1759/parecer_cof_76.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1775/parecer_cof_77.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1776/parecer_cof_78.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1777/parecer_cof_79.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1778/parecer_cof_80.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer___81.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer___82.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_cof_83.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_cof_84.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_cof_85.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_cof_89.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1832/parecer_cof_090.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1839/parecer_91.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1852/parecer_92.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1853/parecer_93.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1854/parecer_94.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1863/parecer_95.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1864/parecer_96.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1865/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_cof_98.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_cof_99.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1883/parecer_cof_100.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1884/parecer_cof_101.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1885/parecer_cof_102.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_cof_103.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1907/parecer_cof_104.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1908/parecer_cof_105.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1909/parecer_cof_106.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1910/parecer_cof_107.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_cof_108.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1912/parecer_cof_109.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1425/educacao_saude_e_assistencia_social_02.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1426/educacao_saude_e_assistencia_social_03.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1427/educacao_saude_e_assistencia_social_04.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1428/educacao_saude_e_assistencia_social_05.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1441/educacao_e_saude_6.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1450/educacao_e_saude_7.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1468/educacao_saude_e_assistencia_social.doc08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1469/educacao_saude_e_assistencia_social.doc09.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1474/educacao_saude_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1477/educacao_saude_e_assistencia_2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1497/parecercpesas012.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1516/assistenciasocial13.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1519/assistenciasocial14.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1530/assistenciasocial015.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1535/assistenciasocial016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_cpesas_017.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1561/parecer_cpesas_018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1562/parecer_cpesas_019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1563/parecer_cpesas_020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1580/parecer_cpesas_022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1581/parecer_cpesas_023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1615/parecer_cpesas_24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_cpesas_25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1617/parecer_cpesas_26.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1633/parecer_cpesas_027.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1646/parecer_cpesas_28.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1666/parecer_cpesas_29.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1693/parecer_cpesas_030.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1696/parecer_cpesas_31.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_cpesas_32.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1755/parecer_cpesas_33.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1760/parecer_cpesas_34.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1779/parecer_cpesas_35.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1833/parecer_cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1834/parecer_cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1841/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1859/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1867/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1868/parecer_44.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1887/parecer_cpesas_45.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1734/tribunal_de_contas_do_estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1736/julgamento.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1601/edital_de_eleicao_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1694/edital__carro_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1711/edital_material_de_contrucao_2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1733/edital_edital_de_licitacao_me_-.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1602/portaria_no_972.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1695/aviso_de_publicacao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1710/aviso_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1732/publicacao_do_aviso_l_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1735/anexo_de_planilha.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_no_1142-2022-_revisao_anual_dos_vencimentos_dos_servidores_.1_-_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1378/projeto_de_lei_no1143__procurador_serra_previ.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei__autoriza_processo_seletivo_1144.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_no_1145_-_abre_credito_especial_por_excesso_de_arrecadacao_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1381/projeto_de_lei_no_1146_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_no_1147_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_no_1149_-_abre_credito_especial_por_superavit_financeiro__recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_no_1150_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_aquisicao_de_insumos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_no_1151_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior_-_construcao_da_garagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_no_1152_-_abre_credito_especial_com_criacao_de_elemento_de_despesa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_no_1157_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_notebooks.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_no_1158_-_abre_credito_especial_por_excesso_de_arrecadacao__recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no_1159_-_abre_credito_esepcial_por_excesso_de_arrecadacao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_no_1160_-_abre_credito_por_superavit_financeiro_co-financimento_aps.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_no_1161-__2022_-_convenio_com_a_apae.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_1162-22_-_altera_a_lei_715-15_-_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1438/projeto_de_lei_1163-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei__1164-2022_piso_magisteiro_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_1165-__2022_-_lei_conselho_tutelar_....pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_1166_-_abre_credito_especial_por_superavit_cv_aquisicao_de_ambulancia_tipo_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_1167_-_abre_credito_especial_por_excesso_de_arrecadacao_cv_aquisicao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei__1168-2022_reconhecimento_de_divida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_1169-2022_piso_acs_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1479/projeto_de_lei_1170-2022_periculosidade_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_no_1171_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_no_1172_-_abre_credito_especial_por_superavit_financeiro_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_no_1173_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_no_1174_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_equipamentos_de_laboratorio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1489/projeto_de_lei_no_1175_-_abre_credito_especial_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_1176_-_abre_credito_especial_por_excesso_de_arrecadacao_investimento_fundeb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1491/projeto_de_lei_no_1177_-_dispoe_sobre_abertura_de_credito_por_superavit_financeiro_recurso_livre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_lei_1178_-2022_-_amortizacao_serra_previ.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei__1179-2022_-_alteracao_lei_831-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1504/projeto_de_lei_1180-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_no_1181_-_abre_credito_por_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_1182.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de__lei_no_1183.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_no_1184.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_no_1185.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_no_1186.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1536/projeto_de_leiprojeto_de_lei_no_1187.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_1188.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1544/projeto_de_lei_no_1189.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_1190.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1545/projeto_de_lei_no_1191.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1546/projeto_de_lei__1192.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1568/projeto_de_lei_1193.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1569/projeto_de_lei_1194-2022_-ampliacao_vagas_seletivo_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_1195-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1605/projeto_de_lei_1.196.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1586/projeto_de_lei_no_1197.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1606/projeto_de_lei_1.198.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1596/projeto_de_lei_no_1199.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1621/projeto_de_lei_no_1200_-abre_credito_especial_por_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no_1201-2022_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_a_associacao_de_arbitros_de_nova_uniao_-_ro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1608/projeto_de_lei_no_1202_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1622/projeto_de_lei_no_1203-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_no_1205_-_dispoe_sobre_o_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1644/projeto_de_lei_no_1206_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1645/projeto_de_lei_no_1207_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_no_1208_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no_1209_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_lei__no_1210_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_lei_no_1211_-_abre_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no__1212-2022__fixa_piso_acs_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_no_1213_-_abre_credito_especial_adicional_por_excesso_de_arrecadacao_aquisicao_aparelho_de_raio-x.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_1214_-_abre_credito_especial_por_remanejamento_orcamentaro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_1215-2022_folga_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_1216_-_abre_credito_especial_por_excesso_de_arrecadacao_construcao_de_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_1217_-_abre_credito_especial_por_excesso_de_arrecadacao_aquisicao_de_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_1218-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_1219-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_1220_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_1221-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_1222-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_1223-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_1224-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_1225-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_1226_-_abre_credito_especial_por_anulcao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_1227_-_abre_credito_especial_por_anulacao_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_1228_-_abre_credito_especial_por_excesso_de_arrecadacao_recurso_pre-sal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_1229_-_dispoe_sobre_abertura_de_credito_por_excesso_de_arrecadacao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_1230_-_dispoe_sobre_a_abertura_de_credito_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_1231_-_abre_credito_especial_por_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_1232_-_altera_a_lei_municipal_no_1185-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_1233_-_dispoe_sobre_remanejamento_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_no_1234-2022_imovel_legal.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_1235-2022_autorizacao_uso_predio_publico_rodoviaria_dos_colonos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_1.236__-_nao_podera_utilizar_adicionais_e_gratificacoes_para_fins_de_complemento_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_1.237__-_concedendo_adicional_de_periculosidade_aos_agentes_de_portaria_e_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_1.238__-_alterando_a_lei_296-04_-_nivel_vi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_1.239__-_parceria_com_ceeja_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_1240.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_1241.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_lei_no_1242.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1825/projeto_de_lei_1243.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_lei_1244.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1836/projeto_de_lei_no_1245.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1837/projeto_de_lei_no_1246.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_1247.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_1248.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_lei_no_1249.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_1250.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1873/projeto_de_lei_no_1251.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1872/projeto_de_lei_no_1252.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1879/projeto_de_lei_no_1253.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1880/projeto_de_lei_no_1254.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1894/projeto_de_lei_no_1256.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1895/projeto_de_lei_1257.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1896/projeto_de_lei_1258.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1897/projeto_de_lei_-_1259.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1503/emenda_modificativa_002__2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1725/emenda_modificativa_003_projeto_1215_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1726/emenda_supressiva_001_1215_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_decreto_legislativo_164.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_n._169_md.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_n._173.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1604/projeto_de_resolucao_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1719/04._projeto_de_resolucao_n._66_-_eleitoral_-_utilizacao_da_camara_municipal_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1400/req__001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1401/req_002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1402/req_003.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1403/req_004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1404/requerimento_daniel_andrade_005.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1405/requerimento_006-2022_-_adineudo_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1406/requerimento_cristiano_007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1407/requerimento_cristiano_008.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1408/requerimento_paulo_roberto_009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1412/req_adineudo_11.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1413/requerimento_daniel_andrade_14.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1433/requerimento_daniel_andrade.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1454/requerimento_daniel_andrade.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1455/requerimento_hilton_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1456/requerimento_hilton_20.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1471/req_021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1482/requerimento_04-04.3.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1483/requerimento_04-04.2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1484/requerimento_04-04.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1500/req026jsn.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1501/req027hep.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1502/req028hep.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento29.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento30.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1522/requerimento31.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1524/requerimento32.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1566/req_033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1567/req_034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1583/req_0035.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/req_037.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_eleicao_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_eleicao_das_comissoes_-.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1618/req_40.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1619/req_41.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1620/req_42.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1640/req__43.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1636/req__044.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1638/req__045.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1639/req_046.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1659/req_049.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1686/req_51.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1687/req_52.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1688/req_53.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1689/req_54.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1690/req_55.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1701/req_057.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1702/req_058.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1703/req_59.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1705/req__60.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1706/req__61.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1707/req_62.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1708/req_63.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1709/req_64.docx.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1713/req__65.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1714/req_66.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1729/req_67.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/req_68.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/req_69.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1740/req_70.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1756/req__71.docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1763/req_72.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1764/req_73.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1784/req_75.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1791/req_76.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1792/req_077.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1793/req_078.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1794/req__da_js_079.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1795/req_080.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1799/req_082.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1822/req_083.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1823/req_084.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no_085.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1856/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1858/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1870/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1871/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1876/requerimento__adineudo_95.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1877/req_096.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1878/req_097.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1429/meio_ambiente_e_pesca.doc_02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1430/meio_ambiente_e_pesca.doc_03.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1510/meioambienteepesca04.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1513/meioambienteepesca05.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1532/meioambienteepesca006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1595/parecer_cpmp.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1642/parecer_cposp_008.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1635/parecer_cpmp_009.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1670/parecer_cpmp_10.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1754/parecer_cpmp_11.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1781/parecer_cpmp_12.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1866/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1888/parecer_cpmp_14.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1886/parecer_cpmp_15.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1914/parecer_cpmp_16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1432/obras_e_servicos_publicos_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1444/obras_e_servicos_publicos_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1447/obras_e_servicos_publicos_4pdf.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1453/obras_e_servicos_publicos_5.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1531/obraseservicospublicos006.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1565/parecer_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1641/parecer_cposp_009.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1634/parecer_cposp_010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1664/parecer_cposp_11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1671/parecer_cposp_012.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1672/parecer_cposp_013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1704/parecer_cposp_0014.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1718/parecer_cposp_015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1753/parecer_cposp_16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1780/parecer_cposp_017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1855/parecer_18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1869/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1893/parecer_cposp_020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1913/parecer_cposp_021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1387/justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1410/justica_e_redacao_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1409/justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1414/justica_e_redacao.doc_06.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1415/justica_e_redacao.doc_07.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1416/justica_e_redacao.doc_08.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1419/justica_e_redacao.doc_10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1418/justica_e_redacao.doc11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1417/justica_e_redacao.doc_12.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1434/justica_e_redacao_13.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1439/justica_e_redacao_14.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1442/justica_e_redacao_15.pdf_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1445/justica_e_redacao_16pdf_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1448/justica_e_redacao_17pdf_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1451/justica_e_redacao_18pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1462/justica_e_redacao_19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1463/justica_e_redacao_20.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1464/justica_e_redacao_21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1472/justica_e_redacao.28-03.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1475/justica_e_redacao_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1495/parecercpjr024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1498/parecercpjr025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1506/justicaeredacao26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1508/justicaeredacao27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1511/justicaeredacao28.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1514/justicaeredacao29.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1517/justicaeredacao30.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1528/justicaeredacao031.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1533/justicaeredacao032.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1537/parecer_033__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1538/parecer_034__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1548/parecer_036__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1549/parecer_037__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1550/parecer_037__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1551/parecer_039__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1552/parecer_040_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1553/parecer_041__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1570/parecer_042_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1571/parecer_043__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1572/parecer_044_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1573/parecer_045__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1574/parecer_046__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1588/parecer__047____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1589/parecer__048___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1590/parecer_049____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1609/parecer____50____justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1610/parecer_51_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1611/parecer__52_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1624/parecer__053__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1625/parecer__054_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1626/parecer__055_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1627/parecer__056__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1647/parecer_058_justica_e_redacao.doc.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1648/parecer__059_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1649/parecer__060_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1650/parecer__061_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1651/parecer__062_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1652/parecer__063_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1667/parecer__64______justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1673/parecer___65__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1674/parecer___66__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1675/parecer__067___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1676/parecer___068___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1691/parecer___69___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1697/parecer__70__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1698/parecer__71_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1727/parecer__73_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1728/parecer___74___justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/parecer___75.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer___76.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1743/parecer___77.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1744/parecer___78.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1757/parecer___79.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1758/parecer___80.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1770/parecer___81.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1772/parecer___82.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1773/parecer__83.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1774/parecer___84.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1800/parecer___85.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1803/parecer_88.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1805/parecer__090.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1806/parecer___91.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1807/parecer__92.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1829/parecer___93.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1830/parecer___94.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1840/parecer_95.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1849/parecer_96.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1850/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1851/parecer_98.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1860/parecer_99.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1861/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1862/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1874/parecer___cpjf_102.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1875/parecer___cpjr_103.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1889/parecer___cpjr_104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1890/parecer___cpjr_105.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1891/parecer___cpjr_106.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1899/parecer___cpjr_107.doc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1900/parecer___cpjr_108.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1901/parecer___cpjr_109.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1902/parecer___cpjr_110.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1903/parecer___cpjr_111.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1904/parecer___cpjr_112.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1905/parecer___cpjr_113.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1388/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1411/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1420/orcamento_e_financas_06.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1421/orcamento_e_financas.doc_07.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1422/orcamento_e_financas.doc08.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1423/orcamento_e_financas_10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1424/orcamento_e_financas.doc11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1431/orcamento_e_financas12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1435/orcamento_e_financas_13.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1440/orcamentos_e_financas_14.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1443/orcamentos_e_financas_15.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1446/orcamentos_e_financas_16.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1449/orcamentos_e_financas_17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1452/orcamentos_e_financas_18.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1465/orcamento_e_financas_19pdf.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1466/orcamento_e_financas_20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1467/orcamento_e_financas_21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1473/orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1476/orcamento_e_financas_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1496/parecercpof024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1499/parecercpof025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1507/orcamentoefinancas26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1509/orcamentoefinancas27.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1512/orcamentoefinancas28.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1515/orcamentoefinancas29.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1518/orcamentoefinancas30.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1529/orcamentoefinancas031.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1534/orcamentoefinancas032.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1539/parecer_cof_033.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_cof_034.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1555/parecer_cof_035.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1556/parecer_cof_036.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1557/parecer_cof_037.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1558/parecer_cof_038.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1559/parecer_cof_039.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1560/parecer_cof_040.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1575/parecer_041__justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1576/parecer_cof_042.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1577/parecer_cof_043.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1578/parecer_cof_044.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1579/parecer_cof_045.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1591/parecer_cof_046.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1592/parecer_cof_047.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1593/parecer_cof_048.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1612/parecer_cof_49.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1613/parecer_cof_50.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1614/parecer_cof_51.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1629/parecer_cof_052.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1630/parecer_cof_053.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1631/parecer_cof_054.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1632/parecer_cof_055.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1653/parecer_cof_56.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1654/parecer_cof_57.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1655/parecer_cof_58.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1656/parecer_cof_59.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1657/parecer_cof_060.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1658/parecer_cof_061.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1668/parecer_cof_62.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1678/parecer_cof_063.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1679/parecer_cof_064.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1680/parecer_cof_065.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1681/parecer_cof_066.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1699/parecer_cof_68.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1700/parecer_cof_69.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1717/parecer_cof_70.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1746/parecer_cof_71.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1747/parecer_cof_72.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1748/parecer_cof_73.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1749/parecer_cof_74.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1751/parecer_cof_75.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1759/parecer_cof_76.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1775/parecer_cof_77.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1776/parecer_cof_78.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1777/parecer_cof_79.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1778/parecer_cof_80.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1808/parecer___81.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1809/parecer___82.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1810/parecer_cof_83.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1811/parecer_cof_84.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1812/parecer_cof_85.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1813/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1831/parecer_cof_89.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1832/parecer_cof_090.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1839/parecer_91.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1852/parecer_92.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1853/parecer_93.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1854/parecer_94.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1863/parecer_95.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1864/parecer_96.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1865/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1881/parecer_cof_98.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1882/parecer_cof_99.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1883/parecer_cof_100.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1884/parecer_cof_101.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1885/parecer_cof_102.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1906/parecer_cof_103.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1907/parecer_cof_104.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1908/parecer_cof_105.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1909/parecer_cof_106.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1910/parecer_cof_107.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1911/parecer_cof_108.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1912/parecer_cof_109.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1425/educacao_saude_e_assistencia_social_02.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1426/educacao_saude_e_assistencia_social_03.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1427/educacao_saude_e_assistencia_social_04.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1428/educacao_saude_e_assistencia_social_05.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1441/educacao_e_saude_6.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1450/educacao_e_saude_7.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1468/educacao_saude_e_assistencia_social.doc08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1469/educacao_saude_e_assistencia_social.doc09.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1474/educacao_saude_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1477/educacao_saude_e_assistencia_2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1497/parecercpesas012.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1516/assistenciasocial13.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1519/assistenciasocial14.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1530/assistenciasocial015.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1535/assistenciasocial016.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1540/parecer_cpesas_017.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1561/parecer_cpesas_018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1562/parecer_cpesas_019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1563/parecer_cpesas_020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1580/parecer_cpesas_022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1581/parecer_cpesas_023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1615/parecer_cpesas_24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1616/parecer_cpesas_25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1617/parecer_cpesas_26.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1633/parecer_cpesas_027.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1646/parecer_cpesas_28.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1666/parecer_cpesas_29.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1693/parecer_cpesas_030.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1696/parecer_cpesas_31.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_cpesas_32.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1755/parecer_cpesas_33.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1760/parecer_cpesas_34.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1779/parecer_cpesas_35.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1833/parecer_cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1834/parecer_cpesas_39.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1841/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1859/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1867/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1868/parecer_44.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1887/parecer_cpesas_45.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1734/tribunal_de_contas_do_estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2020/1736/julgamento.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1601/edital_de_eleicao_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1694/edital__carro_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1711/edital_material_de_contrucao_2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1733/edital_edital_de_licitacao_me_-.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1602/portaria_no_972.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1695/aviso_de_publicacao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1710/aviso_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1732/publicacao_do_aviso_l_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2022/1735/anexo_de_planilha.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H533"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>