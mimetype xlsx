--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -54,1008 +54,1008 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_823-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_823-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO DE ASSISTENTES SOCIAIS PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_824-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_824-18.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARÁGRAFO 5º DO ART. 33 E REVOGA O PARÁGRAFO 2º DO ART. 48, AMBOS DA LEI 727/2015 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_lei_no_825-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_lei_no_825-18.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 524/2011, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE MIRANTE DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_827-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_827-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL COM CRIAÇÃO DE PROGRAMAÇÃO DE IMPLANTAÇÃO DE REDE DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CONVÊNIO PARA AQUISIÇÃO DE UM VEÍCULO TIPO VAN E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_828-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_828-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO NO PROGRAMA ASSISTÊNCIA HOSPITALAR E AMBULATORIAL, VISANDO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DE USO HOSPITALAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_no_830-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_no_830-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROGRAMA VISANDO A ELABORAÇÃO E IMPLANTAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_831-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_831-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROGRAMA/AÇÃO VISANDO A AMPLIAÇÃO DAS UBS SAMUEL PAULO THOMAS E NARCISO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_832-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_832-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CONVÊNIO PARA AQUISIÇÃO DE UM VEÍCULO POPULAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_833-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_833-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A PROMOVIDA (ASSOCIAÇÃO PARA A PROMOÇÃO DA VIDA, DIGNIDADE E ESPERANÇA DO ANCIÃO), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_834-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_834-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DO REPASSE FUNDO A FUNDO NO VALOR DE R$ 190.000,00 (CENTO E NOVENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_no_835-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_no_835-18.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_837-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_837-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER EM REGIME DE COMODATO ÁS ASSOCIAÇÕES: ASPRULI, APRU E ATAM, TRATORES AGRÍCOLAS DE PNEUS, NACIONAIS, NOVOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_no_838-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_no_838-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PRORROGAÇÃO DE PRAZO PARA CONSTRUÇÃO E INSTALAÇÃO DA CIRETRAN, PREVISTO NA LEI 478/2010, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_839-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_839-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVITS FINANCEIROS NO EXERCÍCIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_840-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_840-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_841-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_841-18.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_no_842-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_no_842-18.pdf</t>
   </si>
   <si>
     <t>"INSTITUI GRATIFICAÇÃO POR ATIVIDADE DE NATUREZA ESPECIAL PARA GARIS E AUXILIARES DE SERVIÇOS DIVERSOS, QUE ESTEJAM EFETIVAMENTE DESEMPENHANDO A FUNÇÃO DE GARI, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_no_843-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_no_843-18.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 524/2011, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_844-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_844-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_no_845-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_no_845-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV, PARA EXECUÇÃO DE OBRAS DE ILUMINAÇÃO PÚBLICA NA AVENIDA DOS MIGRANTES, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_no_846-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_no_846-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE ELEMENTO DE DESPESAS, PROVENIENTE DO REPASSE FUNDO A FUNDO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_847-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_847-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRIAÇÃO DE ELEMENTO DE DESPESA PARA ATENDER O PROGRAMA MANUTENÇÃO DAS ATIVIDADES DA SEMOSP, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_no_849-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_no_849-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR COMODATO COM A ASSOCIAÇÃO DE PRODUTORES DE ALIMENTOS ORGÂNICOS NATURAIS - APAON, PARA O FIM DE REPASSAR A MESMA UMA MÁQUINA BENEFICIADORA DE  CAFÉ, TOMBAMENTO Nº 4057 E UM CAMINHÃO 1513, MARCA MERCEDES BENS, PLACA MBM Nº 6750, ANO/MODELO 1984/1984, TOMBAMENTO Nº 4016".</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_850-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_850-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_851-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_851-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AQUISIÇÃO DE IMÓVEL PARA FINS DE IMPLANTAÇÃO DO SISTEMA DE ESGOTAMENTO SANITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_853-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_853-18.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 524/2011, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_no_854-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_no_854-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DO REPASSE FUNDO A FUNDO, NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_no_855-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_no_855-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE ELEMENTO DE DESPESA, PROVENIENTE DO REPASSE FUNDO A FUNDO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_856-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_856-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRIAÇÃO DE ELEMENTO DE DESPESA PARA ATENDER O PROGRAMA MANUTENÇÃO DAS ATIVIDADES DA SEMOSP, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_858-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_858-18.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_859-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_859-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA EXECUÇÃO DE OBRAS DE ILUMINAÇÃO PÚBLICA NA RO-470, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_no_860-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_no_860-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO CV PARA AQUISIÇÃO DE TUBOS DE CONCRETO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/64/projeto_de_lei_no_861-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/64/projeto_de_lei_no_861-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO NO PROGRAMA GESTÃO E CRESCIMENTO, VISANDO A AQUISIÇÃO DE MEDICAMENTOS PARA A FARMÁCIA BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_no_862-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_no_862-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO NO PROGRAMA UNIDADE MISTA DE SAÚDE, VISANDO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DE USO HOSPITALAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_no_863-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_no_863-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO NO PROGRAMA UNIDADE MISTA DE SAÚDE, VISANDO A AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DE USO HOSPITALAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_no_864-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_no_864-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL COM CRIAÇÃO DE PROGRAMA/AÇÃO, MANUTENÇÃO E ATIVIDADE DA EDUCAÇÃO INFANTIL - FUNDEB 60%, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSFERÊNCIA ORÇAMENTÁRIA PARA ATENDER COMPLEMENTAÇÃO DE REPASSE AO PODER LEGISLATIVO, REFERENTE AO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/72/projeto_de_lei_no_866-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/72/projeto_de_lei_no_866-18.pdf</t>
   </si>
   <si>
     <t>"ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE ELEMENTO DE DESPESA MA AÇÃO MANUTENÇÃO E ATIVIDADES DO FITHA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_no_867-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_no_867-18.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_no_868-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_no_868-18.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 865/2018 DE 20 DE JULHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_no_869-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_no_869-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ADEQUAÇÃO SALARIAL DOS SERVIDORES DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE MIRANTE DA SERRA, ESTADO DE RONDÔNIA, SERRA PREVI".</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_no_870-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_no_870-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE TRANSFERÊNCIA DA SEDA ADMINISTRATIVA DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_no_871-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_no_871-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESAFETAÇÃO DO USO PÚBLICO ESPECIAL DO PRÉDIO DA SEDE ADMINISTRATIVA DO MUNICÍPIO DE MIRANTE DA SERRA, SITUADA A RUA DOM PEDRO I, 2389, CENTRO, MIRANTE DA SERRA".</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_lei_no_873-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_lei_no_873-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL ATRAVÉS DE REMANEJAMENTO NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/107/informacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/107/informacao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONTRATAR POR PRAZO DETERMINADO, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E SUPRIR FALTA EMERGENCIAL E PESSOAL ATÉ A REALIZAÇÃO  DE CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>"ESTIMA RECEITA E FIXA DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MIRANTE DA SERRA, PARA O EXERCÍCIO FINANCEIRO DE 2019".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/111/informacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/111/informacao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRIAÇÃO DE ELEMENTO DE DESPESA PARA ATENDER O PROGRAMA MANUTENÇÃO E ATIVIDADE DA DIFUSÃO CULTURAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/114/informacao.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/114/informacao.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/267/informacao_portal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/267/informacao_portal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL, ATRAVÉS DE TRANSFERÊNCIA NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_no_879-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_no_879-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR COMODATO DE BENS MÓVEIS COM AS ASSOCIAÇÕES DEVIDAMENTE REGULAMENTADAS DO MUNICÍPIO DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/269/projeto_de_lei_no_880-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/269/projeto_de_lei_no_880-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TRANSPOSIÇÃO ORÇAMENTÁRIA, NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/270/projeto_de_lei_no_881-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/270/projeto_de_lei_no_881-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL ATRAVÉS DE REMANEJAMENTO NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/271/projeto_de_lei_no_882-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/271/projeto_de_lei_no_882-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL, ATRAVÉS DE TRANSPOSIÇÃO NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_883-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_883-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS ALTERAÇÕES NA LEI Nº 296/2004, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_no_884-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_no_884-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DO ANEXO I, DA LEI 301/2004, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_no_885-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_no_885-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO, CONVÊNIO PARA AQUISIÇÃO DE UM CAMINHÃO COLETOR DE LIXO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_no_886-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_no_886-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO, CONVÊNIO PARA AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO TIPO CAMINHONETE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_887-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_887-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO, CONVÊNIO PARA AQUISIÇÃO DE UMA ESCAVADEIRA HIDRÁULICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_888-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_888-18.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE PROJETO/AÇÃO NO PROGRAMA GESTÃO E CRESCIMENTO, VISANDO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS DE USO HOSPITALAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_de_lei_no_889-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_de_lei_no_889-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, COM CRIAÇÃO DE ELEMENTO DE DESPESA, PROVENIENTE DO REPASSE DE RECURSO FINANCEIRO POR VIA DE DOAÇÃO SAE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_no_890-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_no_890-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL ATRAVÉS DE TRANSPOSIÇÃO E REMANEJAMENTO NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_de_lei_no_893-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_de_lei_no_893-18.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_no_893-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_no_893-18.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE ESCOLAR DE MIRANTE DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_no_894-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_no_894-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE TRANSPOSIÇÃO ORÇAMENTÁRIA PARA ATENDER DESPESA DOS PROGRAMAS MANUTENÇÃO DO SERRA PREVI, BENEFÍCIOS A SEGURADOS INATIVOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_no_895-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_no_895-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE COM CRIAÇÃO DE PROJETO/AÇÃO PLANO DE AES ARTICULADAS, TERMO DE COMPROMISSO PAR Nº 201803542-6, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_no_897-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_no_897-18.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_no_898-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_no_898-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, PROVENIENTE DO REPASSE FUNDO A FUNDO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_899-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_899-18.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_no_900-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_no_900-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL, A FIRMAR CONVÊNIO COM A APAE (ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_901-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_901-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL, ATRAVÉS DE REMANEJAMENTO NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_902-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_902-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_903-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_903-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE MIRANTE DA SERRA-RO, PARA O QUADRIÊNIO DE 2018 A 2021, REFERENTE AO EXERCÍCIO DE 2019, INSTITUÍDO PELA LEI Nº 823 DE 30/11/2017 E ALTERAÇÃO POSTERIOR AOS ANEXOS DE META DA LEI 859 (LDO) DE 09/07/2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_904-18.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_904-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL ATRAVÉS DE TRANSFERÊNCIA NOS MOLDES DA LEI Nº 677 DE 28 DE MAIO DE 2014, (REGULAMENTA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/167/mocao_pesar.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/167/mocao_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/170/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/170/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Moção de Aplaudo</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/172/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/172/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_de_aplauso.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_de_aplauso.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>P D L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE MIRANTE DA SERRA, EXERCÍCIO DE 2016, DE RESPONSABILIDADE DO SENHOR JANDIR LOUZADA DE MELO, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Jozimar Souza Nerys "Mazinho"</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/195/informacao_i.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/195/informacao_i.pdf</t>
   </si>
   <si>
     <t>Requer "A disponibilidade de 02 professores para trabalhar no centro do idoso".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Adineudo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/199/informacao_i.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/199/informacao_i.pdf</t>
   </si>
   <si>
     <t>Requer "Que seja feito um reparo em todas as pontes e pontos críticos de atoleiros no Assentamento Padre Ezequiel".</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/297/informacao_portal.pdf</t>
+    <t>http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/297/informacao_portal.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA SUBSTITUÍDA A PONTE LOCALIZADA NO KM 06 DA LINHA 68 POR 02 TUBO ARMCO DE 2,5 METROS DE DIÂMETRO"</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>JULGA</t>
   </si>
   <si>
     <t>Julgamento de Contas</t>
   </si>
   <si>
     <t>Julgamento das Contas da Prefeitura Municipal exercício 2018 de responsabilidade do senhor Adinaldo de Andrade Prefeito Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1374,67 +1374,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_823-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_824-18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_lei_no_825-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_827-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_828-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_no_830-18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_831-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_832-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_833-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_834-18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_no_835-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_837-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_no_838-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_839-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_840-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_841-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_no_842-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_no_843-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_844-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_no_845-18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_no_846-18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_847-18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_no_849-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_850-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_851-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_853-18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_no_854-18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_no_855-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_856-18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_858-18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_859-18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_no_860-18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/64/projeto_de_lei_no_861-18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_no_862-18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_no_863-18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_no_864-18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/72/projeto_de_lei_no_866-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_no_867-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_no_868-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_no_869-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_no_870-18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_no_871-18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_lei_no_873-18.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/107/informacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/111/informacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/114/informacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/267/informacao_portal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_no_879-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/269/projeto_de_lei_no_880-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/270/projeto_de_lei_no_881-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/271/projeto_de_lei_no_882-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_883-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_no_884-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_no_885-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_no_886-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_887-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_888-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_de_lei_no_889-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_no_890-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_de_lei_no_893-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_no_893-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_no_894-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_no_895-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_no_897-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_no_898-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_899-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_no_900-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_901-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_902-18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_903-18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_904-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/167/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/170/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/172/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/195/informacao_i.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/199/informacao_i.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/297/informacao_portal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_823-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_824-18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/342/projeto_de_lei_no_825-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_827-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_828-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_no_830-18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_831-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_832-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_833-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_834-18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_no_835-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_837-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_no_838-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_839-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_840-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_841-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_no_842-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_no_843-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_844-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_no_845-18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_no_846-18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_847-18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_de_lei_no_849-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_850-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_851-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_853-18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_no_854-18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/54/projeto_de_lei_no_855-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_856-18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_858-18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_859-18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_no_860-18.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/64/projeto_de_lei_no_861-18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/65/projeto_de_lei_no_862-18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_no_863-18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_no_864-18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/72/projeto_de_lei_no_866-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_no_867-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_no_868-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_no_869-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_no_870-18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_no_871-18.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_lei_no_873-18.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/107/informacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/111/informacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/114/informacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/267/informacao_portal.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei_no_879-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/269/projeto_de_lei_no_880-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/270/projeto_de_lei_no_881-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/271/projeto_de_lei_no_882-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/272/projeto_de_lei_no_883-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_no_884-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_no_885-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_no_886-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_887-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_888-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/278/projeto_de_lei_no_889-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_no_890-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/280/projeto_de_lei_no_893-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/281/projeto_de_lei_no_893-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_no_894-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/283/projeto_de_lei_no_895-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_no_897-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_no_898-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_899-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_no_900-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_901-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_lei_no_902-18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_903-18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_no_904-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/167/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/170/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/172/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/195/informacao_i.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/199/informacao_i.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/sapl/public/materialegislativa/2018/297/informacao_portal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirantedaserra.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>